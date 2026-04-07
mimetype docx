--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
+                <w:t xml:space="preserve">Shuai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
+                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
+                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
+                <w:t xml:space="preserve">Cillian O’beirne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336919v1</w:t>
+                <w:t xml:space="preserve">hal-05211856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
+                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Zhong</w:t>
+                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
+                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
+                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian O’beirne</w:t>
+                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Redrado</w:t>
+                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211856v1</w:t>
+                <w:t xml:space="preserve">hal-05336919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
               </w:r>
@@ -985,697 +985,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
+                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+                <w:t xml:space="preserve">Florence Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cavé</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
+                <w:t xml:space="preserve">hal-03428747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
+                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Hung Dao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mccarthy</w:t>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Christian Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428747v1</w:t>
+                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">B. Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Min Na</w:t>
+                <w:t xml:space="preserve">O. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.113366 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455791v2</w:t>
+                <w:t xml:space="preserve">hal-03490720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Uribe</w:t>
+                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. González</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.B. Ba</w:t>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 188, pp.113366 -. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490720v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decade of Antifungal Leads from Natural Products: 2010–2019</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ganesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,77 +1791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,90 +2216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
@@ -2718,51 +2718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="311A9E02"/>
+    <w:nsid w:val="54159406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ourliac-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8159-0959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-4491-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier I." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Elizondo-Riojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas P. Farrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ourliac-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8159-0959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-4491-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier I." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Elizondo-Riojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas P. Farrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>