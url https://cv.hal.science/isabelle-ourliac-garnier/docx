--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -985,697 +985,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
+                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Hung Dao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mccarthy</w:t>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Christian Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428747v1</w:t>
+                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
+                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+                <w:t xml:space="preserve">Florence Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cavé</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
+                <w:t xml:space="preserve">hal-03428747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Uribe</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. González</w:t>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B.B. Ba</w:t>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490720v1</w:t>
+                <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montoir</w:t>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Guillon</w:t>
+                <w:t xml:space="preserve">Sophie Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">O. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Min Na</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">B.B. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.113366 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455791v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decade of Antifungal Leads from Natural Products: 2010–2019</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ganesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,77 +1791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,90 +2216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
@@ -2718,51 +2718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54159406"/>
+    <w:nsid w:val="ECC4F60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ourliac-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8159-0959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-4491-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier I." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Elizondo-Riojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas P. Farrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ourliac-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8159-0959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-4491-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier I." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Elizondo-Riojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas P. Farrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>