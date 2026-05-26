--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
+                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Zhong</w:t>
+                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
+                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
+                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian O’beirne</w:t>
+                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Redrado</w:t>
+                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211856v1</w:t>
+                <w:t xml:space="preserve">hal-05336919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Anticancer Effects and Toxicogenomic Safety of Two β-Lapachone Derivatives</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rivaldo de Lima</w:t>
+                <w:t xml:space="preserve">Shuai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre José da Silva Góes</w:t>
+                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Fernanda de Oliveira Borba</w:t>
+                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meykson Alexandre da Silva</w:t>
+                <w:t xml:space="preserve">Cillian O’beirne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ribeiro Alves Caiana</w:t>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (6), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph18060837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336919v1</w:t>
+                <w:t xml:space="preserve">hal-05211856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
               </w:r>
@@ -985,697 +985,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
+                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+                <w:t xml:space="preserve">Florence Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cavé</w:t>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
+                <w:t xml:space="preserve">hal-03428747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzofuran Derivatives Inspired from Cercosporamide as Dual Inhibitors of Pim and CLK1 Kinases</w:t>
+                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Hung Dao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mccarthy</w:t>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bach</w:t>
+                <w:t xml:space="preserve">Christian Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (21), pp.6572. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26216572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428747v1</w:t>
+                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">B. Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Min Na</w:t>
+                <w:t xml:space="preserve">O. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.113366 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455791v2</w:t>
+                <w:t xml:space="preserve">hal-03490720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Montoir</w:t>
+                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Guillon</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gazzola</w:t>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412473v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
+                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Uribe</w:t>
+                <w:t xml:space="preserve">David Montoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. González</w:t>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.B. Ba</w:t>
+                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 188, pp.113366 -. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490720v1</w:t>
+                <w:t xml:space="preserve">hal-03412473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decade of Antifungal Leads from Natural Products: 2010–2019</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ganesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1791,77 +1791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,90 +2216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
@@ -2718,51 +2718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECC4F60F"/>
+    <w:nsid w:val="13153EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2949,51 +2949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ourliac-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8159-0959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-4491-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier I." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Elizondo-Riojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas P. Farrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ourliac-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8159-0959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-4491-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rivaldo de Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jos&#233; da Silva G&#243;es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fernanda de Oliveira Borba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meykson Alexandre da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ribeiro Alves Caiana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18060837" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razan Charif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amiard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier I." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Elizondo-Riojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas P. Farrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3385-4_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Londono-Vallejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>