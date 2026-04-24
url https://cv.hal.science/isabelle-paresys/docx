--- v0 (2026-03-30)
+++ v1 (2026-04-24)
@@ -66,5465 +66,5534 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte à l’image : Restituer le Camp du drap d’or par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un nouveau témoin sur le Camp du drap d’or : Pietro Contarini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Bouscharain (Bordeaux-Montaigne); Virginie Leroux (EPHE); John Nassichuk (Western Ontario university), Oct 2025, Paris, Institut National d'Histoire de l'Art, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Camp du drap d‘or numérique : approche interdisciplinaire et méthodologies pour l’historien.ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cundekovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Centres et Marges de l’Histoire, Université de Picardie Jules-Verne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital Field of Cloth of Gold: A Matter of Textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference "Smart Textiles from Antiquity to Modern Times"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Gouy, HALMA-IPEL, université de Lille, Apr 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le camp du drap d’or numérique (1520-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences invitées à la Villa Médicis, Académie de France à Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fabrique du costume historique au cinéma : le cas de La Reine Margot (1994, Patrice Chéreau) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le costume sur un plateau, Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le costume historique de cinéma, recréation visuelle de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reenactment / Reconstitution : refaire ou déjouer l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Renaissance au cinéma : la question du costume. Une réécriture visuelle d’une époque historique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reenactment / reconstitution : refaire ou déjouer l’Histoire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le costume historique de cinéma comme écriture visuelle d'une époque : l'exemple de la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Visions de l'histoire : l'écriture visuelle du temps, 3-4 février 2017, Paris, Collège de France - BnF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Cuvelier, Andrien Genoudet, Clément Weiss, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fraise, un objet nomade à la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets Nomades : circulations, appropriations et identités à l’époque moderne (1500-1800) / Nomadic Objects : Material Circulations, Appropriations and the Formation of Identities in the Early Modern Period (1500-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Paris 3 Sorbonne Nouvelle, Musée national de la Renaissance, Musée Cognacq-Jay, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avec ou sans fraise. La Renaissance fait son cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance en Europe dans sa diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Nancy, Jun 2013, Nancy, France. pp.439-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fashion iconography as image of temporality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Nordik Art History conference, session "Fashion as image"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Stokholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxury Dress at Court in Early Modern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courts and Luxury in the Early Modern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European University Institute; Warwick Global History and Culture Centre; Monash University; Centro Studi Europa delle Corti, Jun 2011, Fiesole, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marquer la prééminence : les apparences vestimentaires du courtisan dans la France de la Renaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forma e segni della distinzione soziale / Marquer la prééminence sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palerme, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vêtir les souverains français à la Renaissance : les garde-robes d’Henri II et de Catherine de Médicis en 1556 et 1557 »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures matérielles, cultures visuelles du costume dans les cours européennes (1300-1815) / Material &amp; Visual Cultures of Dress in European Courts (1300-1815) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches historiques du château de Versailles; Isabelle Paresys, Jun 2009, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparences vestimentaires et cartographie de l'espace en Europe occidentale aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Paraître et Apparences dans une perspective spatiale, 21 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villeneuve d'Ascq,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Pour faire un corps bien espagnolé’. Corps vêtu, corps paré à la Renaissance »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps-Santé-Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 13; Assistance publique des hôpitaux de Paris, Dec 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clothes and Eloquent Body in the Sixteenth Century Europe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Cultural Exchange in Europe c. 1400-c. 1700”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'homicide pardonné sous François Ier, révélateur de tensions et de solidarités dans la parenté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence and context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the History of Crime and Criminal Justice, Jun 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Camp du Drap d’or numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cundekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Camp du Drap d’or. Commémoration du 1/2 millénaire de l’Entrevue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin historique et artistique du Calaisis (XIIe colloque historique des Pays du Calaisis), Les Amis du Vieux Calais, 2024, 0521-713X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le joker : l’habit du fou en héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Serna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Joker. Un fou au pays des cartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée français de la carte à jouer; Face &amp; Dos; Editions de Tournon, p. 33-42, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier le monde par le vêtement, entre Orient et Occident (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delille, Damien; Sénéchal, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode et vêtement. Études visuelles et culture matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.375-383, 2020, 978-2-916914-92-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages du vêtement de cour (XVe-XVIIIe s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Delille; Philippe Sénéchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode et vêtement. Études visuelles et culture matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.134-147, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Dressing the Queen at the Renaissance French Court: sartorial politics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erin Griffey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sartorial Politics in Early Modern Europe: Fashioning Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amsterdam University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-74, 2019, 9789462986008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter McNeil (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of Dress and Fashion in the Age of Enlightenment (1650-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-86, 2017, A Cultural History of Dress and Fashion, 9781472557490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elizabeth Currie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of Dress and Fashion in the Renaissance (1450-1650)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-73, 2017, A Cultural History of Dress and Fashion, 9781472557490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les costumes et leur fabrication. Marignan 1515-2015 - Représenter la cour de François Ier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Brioist. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marignan 1515/2015. Grand spectacle historique inédit d'après Léonard de Vinci. 300 comédiens et figurants en costume et en arme. 24 &amp; 25 juillet, parc de Beauvais Romorantin. 26 &amp; 27 juillet Château du Clos Lucé, Amboise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.31-36, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avec ou sans fraise.La Renaissance fait son cinéma »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Deshaies, Lioudmila Chvedova, Stanislaw Fiszer, Marie-Sol Ortola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance en Europe dans sa diversité. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Université de Lorraine, p. 439-454., 2015, Tome 3 : Circulation des hommes, des idées et des biens, héritages. 978-2917030110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vêtement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bartholeyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiss-Even Marjorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Gauvard ; Jean-François Sirinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.731-733, 2015, 978-2-13-056119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mode »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bartholeyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Meiss-Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Gauvard; Jean-François Sirinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.460-461 2015, 978-2-13-056119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l'habit au costume : L’image du vêtement comme marqueur de temporalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Raux, Daniel Dubuisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À perte de vue. Les nouveaux paradigmes du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses du Réel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 195-208, 2015, 978-2-84066-505-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Apparence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bartholeyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiss-Even Marjorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Gauvard ; Jean-François Sirinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-24, 2015, 978-2-13-056119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La prééminence par la distinction des apparences : le courtisan dans la France de la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet ; E. Igor Mineo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marquer la prééminence sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-376, 2014, 9782859447670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Princesse scarabée : le corps magnificent »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Paresys; Shazia Boucher; Anne-Claire Laronde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein les Yeux  le spectacle de la mode / A Feast for the Eyes: Spectacular Fashions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale SPA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-29, 2012, 9788836624287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fraise(s) à profusion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Paresys; Shazia Boucher; Anne-Claire-Laronde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein les Yeux ! Le spectacle de la mode: A Feast for the Eyes! Spectacular Fashions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale SPA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 12-21, 2012, 9788836624287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A profusion of ruffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Paresys; Shazia Boucher; Anne-Claire Laronde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein les Yeux  le spectacle de la mode / A Feast for the Eyes: Spectacular Fashions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale SPA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-103, 2012, 9788836624287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scarab Princess: the magnificent body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Paresys; Shazia Boucher; Anne-Claire Laronde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein les Yeux :  le spectacle de la mode / A Feast for the Eyes: Spectacular Fashions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale SPA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-106, 2012, 9788836624287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La cour de France, fabrique de normes vestimentaires à l’époque moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Beaulande-Barraud; Julie Claustre ; Elsa Marmursztejn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique de la norme. Lieux et modes de production des normes au Moyen Âge et à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-237, 2012, 978-2-7535-1855-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...257 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vêtir les souverains français à la Renaissance : les garde-robes d’Henri II et de Catherine de Médicis en 1556 et 1557 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Paresys; Natacha Coquery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraître et Apparences du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche du château de Versailles; Institut de recherches historiques du Septentrion ; CEGES université de Lille 3 , pp.133-157, 2011, 978-2-905637-64-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se vêtir à la cour en Europe (1400-1815), une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Paresys; Natacha Coquery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se vêtir à la cour en Europe (1400-1815) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche du château de Versailles; Institut de recherches historiques du Septentrion; CEGES université de Lille 3 , 2011, 978-2-905637-64-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Apparences vestimentaires et cartographie de l’espace en Europe occidentale aux XVIe et XVIIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Paresys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraître et Apparences du Moyen Âge à nos jours </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256-272, 2008, 2859399968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Dressed Body : the Moulding of Identities in 16th Century France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herman Roodenburg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forging European Identities, 1400-1700</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Cambridge University Press; European Science Foundation, pp.227-257, 2007, Cultural Exchange in Early Modern Europe, 9780521845496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paraître et se vêtir au XVIe siècle : morales vestimentaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Viallon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraître et se vêtir au XVIe siècle, Actes du XIIIe colloque du Puy-en-Velay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’université de Saint-Étienne, pp.11-36, 2006, 978-2-86272-435-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Pour faire un corps bien espagnolé’. Corps vêtu, corps paré à la Renaissance »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Belmas ; Marie-José Michel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps-Santé-Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Nolin, pp.245-258, 2005, 978-2-910487-26-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeverein baljuwschap Rijsel-Douai-Orchies (eeuw-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walter Prevenier ; Beatrijs Augustyn </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Gewestelijke en lokale overheidsinstellingen in Vlaanderen tot 1795</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Algemeen Rijksarchief,, p. 505-512, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aux marges du royaume : les contemporains picards de Lefèvre d'Étaples sous François Ier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Lefèvre d'Etaples (1450 -1536), Actes du Colloque d'Etaples les 7 et 8 novembre 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital Field of Cloth of Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chemise de nuit fendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Des nuits (5), pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le costume au cinéma, un accessoire d'historicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Entretien, https://www.lhistoire.fr/entretien/le-costume-au-cin%C3%A9ma-un-accessoire-d%E2%80%99historicit%C3%A9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vêtir les souverains français à la Renaissance : les garde-robes d’Henri II et de Catherine de Médicis en 1556 et 1557 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apparence(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Se vêtir à la cour en Europe (1400-1815), 6/2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps, apparences vestimentaires et identités en France à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apparence(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (4/2012), http://apparences.revues.org/1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Éditorial. Le costume en France à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Costumes de cour au XVIe siècle, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la cour de France aux petits métiers. Figures d’habits sous Henri III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Costumes de cour au XVIe siècle, 4 (174), p. 57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Apparences vestimentaires en France à l'époque moderne : avant-propos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apparence(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Apparences vestimentaires en France à l'époque moderne (4/2012), http://apparences.revues.org/1166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le noir est mis. Les puys d’Amiens, ou le paraître vestimentaire des élites urbaines à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56/3, p. 66-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.563.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Images de l'Autre vêtu à la Renaissance. Le recueil d'habits de François Desprez (1562-1567) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, IV, p.221-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de l'autre vêtu à la Renaissance. Le recueil d'habits de François Desprez (1562-1567)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, IV, p. 25-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/j.jr.2.301797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La “religion populaire” en France sous l'Ancien Régime »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 341, pp.287-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le criminel face aux poursuites judiciaires sous François Ier dans la prévôté de Paris, d'après les lettres de rémission »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bulletin de l'International Association for the History of Crime and Criminal Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Poursuites pénales/ Prosecution, 18 (Printemps / Spring 1993), pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'ordre en jeu : les autorités face aux passions ludiques des Lillois (1400-1668) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, LXIX (274), pp.535-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rnord.1987.4310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567964v1</w:t>
-              </w:r>
-[...1323 lines deleted...]
-                <w:t xml:space="preserve">hal-04141900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer des identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouge et or. De la magnificence au drame, panneau de salle et cartels, salle 6,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costumer le drame : passion amoureuse en temps de guerres de religion, panneau de salle et cartels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Camp du drap d’or numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium 3D -Usage des technologies 3D pour l'étude des sociétés humaines et de leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costumer la Renaissance : fantaisies et fééries, panneau de salle et cartels, salle 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudormania en costumes : Henry VIII et Elizabeth Ière, panneau de salle et cartels, salle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costumer la Renaissance à l’écran, panneau de salle et cartels, salle 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costumer le XVIe siècle, entre historicité et inventivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se vêtir à la cour de François Ier (1515-1520) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Brioist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marignan 1515/2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. Centre d'études supérieures de la Renaissance, Marignan 1515/2015 https://marignan2015.univ-tours.fr/se-vetir-a-la-cour-de-francois-ier-1515-1520/, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vêtir les gentilshommes de la cour (1515-1520) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Brioist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marignan 1515/2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. Centre d'études supérieures de la Renaissance, https://marignan2015.univ-tours.fr/vetir-les-gentilshommes-de-la-cour-1515-1520/, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vêtir les dames de la cour (1515-1520) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Broist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marignan 1515/2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. Centre d'études supérieures de la Renaissance, Marignan 1515/2015 https://marignan2015.univ-tours.fr/vetir-les-dames-de-la-cour-1515-1520/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5534,851 +5603,851 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De tous poils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De tous poils&amp;quot;, Apparences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tamagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tamagne</w:t>
+                <w:t xml:space="preserve">hal-01910730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparences vestimentaires en France à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4/2012, 2012, Apparence(s), 1954-3778</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plein les Yeux ! Le spectacle de la mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shazia Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Laronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale, 2012, Plein les Yeux ! Le spectacle de la mode, 9788836624287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">4/2012, 2012, Apparence(s), 1954-3778</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se vêtir à la cour en Europe (1400-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édition Scientifique de l'Université Charles-de-Gaulle, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paraître et apparences. Une introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Paresys. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paraître et Apparences du Moyen Âge à nos jours pp.7-21, 2008, 2859399968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraître et Apparences du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. 2008, 978-2-85939-996-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anciens Pays-Bas à l'époque moderne (1404-1815). Belgique, France du Nord, Pays-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shazia Boucher</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Ellipses, 262 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de la France d’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Silvana Editoriale, 2012, Plein les Yeux ! Le spectacle de la mode, 9788836624287</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Muchembled. Armand Colin, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Édition Scientifique de l'Université Charles-de-Gaulle, 2011</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pardonner et punir aux marges du royaume de France sous François Ier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Hoareau-Dodineau; Xavier Rousseaux ; Pascal Texier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Pardon (3), pp.419-425, 1999, Cahiers de l’Institut d’Anthropologie Juridique,  2-84287-114-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux Marges du royaume.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne. , 1998, 2-85944-351-7 / 978-2-85944-351-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.2598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...350 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6525,51 +6594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paresys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cundekovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462986008/sartorial-politics-in-early-modern-europe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/a-cultural-history-of-dress-and-fashion-9781472557490/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lhistorien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss-Even" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/3320" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3690" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100679970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01317797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.301797" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-BGTFSTNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1987.4310" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04141900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01910730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Laronde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/omij/publications-2/cahiers-de-linstitut-danthropologie-juridique/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paresys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cundekovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462986008/sartorial-politics-in-early-modern-europe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/a-cultural-history-of-dress-and-fashion-9781472557490/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lhistorien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss-Even" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/3320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100679970" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04141900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01317797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.301797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-BGTFSTNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1987.4310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01910730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Laronde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/omij/publications-2/cahiers-de-linstitut-danthropologie-juridique/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>