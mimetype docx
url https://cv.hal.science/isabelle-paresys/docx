--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -2032,561 +2032,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vêtement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bartholeyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiss-Even Marjorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Gauvard ; Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.731-733, 2015, 978-2-13-056119-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Avec ou sans fraise.La Renaissance fait son cinéma »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Deshaies, Lioudmila Chvedova, Stanislaw Fiszer, Marie-Sol Ortola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance en Europe dans sa diversité. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Université de Lorraine, p. 439-454., 2015, Tome 3 : Circulation des hommes, des idées et des biens, héritages. 978-2917030110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mode »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bartholeyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Bartholeyns</w:t>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Claude Gauvard ; Jean-François Sirinelli. </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Meiss-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Gauvard; Jean-François Sirinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.731-733, 2015, 978-2-13-056119-4</w:t>
+              <w:t xml:space="preserve">, pp.460-461 2015, 978-2-13-056119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apparence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568039v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+                <w:t xml:space="preserve">Gil Bartholeyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Bartholeyns</w:t>
+                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Cnrs Charpy</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Claude Gauvard; Jean-François Sirinelli. </w:t>
+                <w:t xml:space="preserve">Meiss-Even Marjorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Gauvard ; Jean-François Sirinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.460-461 2015, 978-2-13-056119-4</w:t>
+              <w:t xml:space="preserve">, pp.23-24, 2015, 978-2-13-056119-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l'habit au costume : L’image du vêtement comme marqueur de temporalité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Raux, Daniel Dubuisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À perte de vue. Les nouveaux paradigmes du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 195-208, 2015, 978-2-84066-505-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses du Réel</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01477042v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01568031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La prééminence par la distinction des apparences : le courtisan dans la France de la Renaissance »</w:t>
               </w:r>
@@ -4782,536 +4782,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer des identités</w:t>
+                <w:t xml:space="preserve">Rouge et or. De la magnificence au drame, panneau de salle et cartels, salle 6,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costumer le drame : passion amoureuse en temps de guerres de religion, panneau de salle et cartels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer des identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rouge et or. De la magnificence au drame, panneau de salle et cartels, salle 6,</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costumer la Renaissance : fantaisies et fééries, panneau de salle et cartels, salle 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Costumer le drame : passion amoureuse en temps de guerres de religion, panneau de salle et cartels</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costumer la Renaissance à l’écran, panneau de salle et cartels, salle 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudormania en costumes : Henry VIII et Elizabeth Ière, panneau de salle et cartels, salle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition « Costumer la Renaissance : Cinéma – Télévision », châteaux de Gramont et de Montal, centre des monuments nationaux, juin-septembre 2021 et janvier-mai 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gramont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Camp du drap d’or numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium 3D -Usage des technologies 3D pour l'étude des sociétés humaines et de leur environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142108v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04137374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costumer le XVIe siècle, entre historicité et inventivité</w:t>
               </w:r>
@@ -5973,164 +5973,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paraître et Apparences du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion. 2008, 978-2-85939-996-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Paraître et apparences. Une introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Paresys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Paresys. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paraître et Apparences du Moyen Âge à nos jours pp.7-21, 2008, 2859399968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568091v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01476507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anciens Pays-Bas à l'époque moderne (1404-1815). Belgique, France du Nord, Pays-Bas</w:t>
               </w:r>
@@ -6594,51 +6594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paresys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cundekovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462986008/sartorial-politics-in-early-modern-europe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/a-cultural-history-of-dress-and-fashion-9781472557490/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lhistorien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss-Even" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/3320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100679970" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04141900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01317797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.301797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-BGTFSTNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1987.4310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01910730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Laronde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/omij/publications-2/cahiers-de-linstitut-danthropologie-juridique/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Paresys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cundekovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462986008/sartorial-politics-in-early-modern-europe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/a-cultural-history-of-dress-and-fashion-9781472557490/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cnrs Charpy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_lhistorien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss-Even" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01477042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=2761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/3320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100679970" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04141900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01317797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01347870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.563.0066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093188v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.jr.2.301797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-BGTFSTNW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1987.4310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01910730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tamagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Laronde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01465443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01568122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/omij/publications-2/cahiers-de-linstitut-danthropologie-juridique/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01476480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>