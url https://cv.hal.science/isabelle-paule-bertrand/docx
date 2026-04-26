--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -744,295 +744,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing infectivity of emerging enveloped viruses in wastewater and sewage sludge: Relevance and procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new understanding of somatic coliphages belonging to the Microviridae family in urban wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Marion C Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
+                <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Benjamin das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Boni</w:t>
+                <w:t xml:space="preserve">Anaïs Erbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 943, pp.173648. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.120916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737714v1</w:t>
+                <w:t xml:space="preserve">hal-04376223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new understanding of somatic coliphages belonging to the Microviridae family in urban wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing infectivity of emerging enveloped viruses in wastewater and sewage sludge: Relevance and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion C Bichet</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gardette</w:t>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin das Neves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Challant</w:t>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Erbs</w:t>
+                <w:t xml:space="preserve">Mickael Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 249, pp.120916. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, pp.173648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376223v1</w:t>
+                <w:t xml:space="preserve">hal-04737714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of Hepatitis E virus (Rocahepevirus ratti) in French urban wastewater: Potential implications for human contamination</w:t>
               </w:r>
@@ -1299,90 +1299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of monosaccharides during phage infection of Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.9234-9242. </w:t>
@@ -1414,295 +1414,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Alpha to Omicron BA.2: New digital RT-PCR approach and challenges for SARS-CoV-2 VOC monitoring and normalization of variant dynamics in wastewater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of passive samplers for the detection of SARS-CoV-2 in sewage and seawater: Application for the monitoring of sewage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Levert</w:t>
+                <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Dhenain</w:t>
+                <w:t xml:space="preserve">Candice Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héberte Accrombessi</w:t>
+                <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Manco</w:t>
+                <w:t xml:space="preserve">Sarah Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 848, pp.157740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157740⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 833, pp.155139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939059v1</w:t>
+                <w:t xml:space="preserve">hal-03939056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of passive samplers for the detection of SARS-CoV-2 in sewage and seawater: Application for the monitoring of sewage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
+                <w:t xml:space="preserve">From Alpha to Omicron BA.2: New digital RT-PCR approach and challenges for SARS-CoV-2 VOC monitoring and normalization of variant dynamics in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Wacrenier</w:t>
+                <w:t xml:space="preserve">Morgane Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desdouits</w:t>
+                <w:t xml:space="preserve">Eloïse Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jousse</w:t>
+                <w:t xml:space="preserve">Héberte Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schaeffer</w:t>
+                <w:t xml:space="preserve">Sandra Manco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 833, pp.155139. </w:t>
+              <w:t xml:space="preserve">, 2022, 848, pp.157740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939056v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nationwide indicator to smooth and normalize heterogeneous SARS-CoV-2 RNA data in wastewater</w:t>
               </w:r>
@@ -1727,64 +1727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158 (106998), pp.106998. </w:t>
@@ -1950,831 +1950,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of SARS-CoV-2 by genome quantification in wastewater applied to a city in the northeast of France: Comparison of ultrafiltration- and protein precipitation-based methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Jeulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hartard</w:t>
+                <w:t xml:space="preserve">M. Varbanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2021.113692⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167302v1</w:t>
+                <w:t xml:space="preserve">hal-03338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OBEPINE : une expérience française de suivi de l’épidémie de Covid-19 à travers les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Retourney</w:t>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gardette</w:t>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Teyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2021.70970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338452v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBEPINE : une expérience française de suivi de l’épidémie de Covid-19 à travers les eaux usées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Maday</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Boni</w:t>
+                <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Teyssou</w:t>
+                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma Akand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2021.70970⟩</w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939064v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination of SARS-CoV-2 along wastewater and sludge treatment processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Serra-Compte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arnaldos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Berlendis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 202, pp.117435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
+                <w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Murray</w:t>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elma Akand</w:t>
+                <w:t xml:space="preserve">Soizick Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.8-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338461v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Epidemiological surveillance of SARS-CoV-2 by genome quantification in wastewater applied to a city in the northeast of France: Comparison of ultrafiltration- and protein precipitation-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Boni</w:t>
+                <w:t xml:space="preserve">Helene Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizick Le Guyader</w:t>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.8-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.113692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2021.113692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167303v1</w:t>
+                <w:t xml:space="preserve">hal-03167302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
               </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.144-157. </w:t>
@@ -2888,173 +2888,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Hepatitis A Virus in Fresh Produce and Production Environments, and the Effect of Disinfection Procedures: A Review</w:t>
+                <w:t xml:space="preserve">The impact of chlorine and heat on the infectivity and physicochemical properties of bacteriophage MS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Bertrand</w:t>
+                <w:t xml:space="preserve">Adrien Brié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bosch</w:t>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12560-018-9349-1⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (8), pp.fiy106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803213v1</w:t>
+                <w:t xml:space="preserve">hal-01867893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular features of Hepatitis E Virus circulation in environmental and human samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3063,315 +3050,328 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103, pp.63 - 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chlorine and heat on the infectivity and physicochemical properties of bacteriophage MS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of Hepatitis A Virus in Fresh Produce and Production Environments, and the Effect of Disinfection Procedures: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Brié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gantzer</w:t>
+                <w:t xml:space="preserve">R. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">A. Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (8), pp.fiy106. </w:t>
+              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12560-018-9349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867893v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of murine norovirus and hepatitis A virus on fresh raspberries by gaseous ozone treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mssihid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.1 - 6. </w:t>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (30), pp.30497-30507. </w:t>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Heat and Free Chlorine Treatments on the Surface Properties of Murine Norovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravo Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,90 +3690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of chlorination and hydrodynamic shear stress on the persistence of bacteriophages associated with drinking water biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelleieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (4), pp.1189 - 1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3807,90 +3807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Heat on the Physicochemical Properties of Bacteriophage MS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hébrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelleieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,64 +4213,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking water biofilm cohesiveness changes under chlorination or hydrodynamic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of temperature on the inactivation of enteric viruses in food and water: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schijven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,77 +4652,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of MS2, GA, and Q beta phages on high density polyethylene (HDPE) and drinking water biofilms under flow/non-flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelleïeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, Survival, and Persistence of Human Adenoviruses and F-Specific RNA Phages in Raw Groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,358 +4909,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between F-specific RNA phage genogroups, faecal pollution indicators and human adenoviruses in river water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+                <w:t xml:space="preserve">Quantification of Giardia transcripts during in vitro excystation: Interest for the estimation of cyst viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Tissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Mélinda Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Maul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Helmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (5), pp.1257 - 1264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 43 (10), pp.2728 - 2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802419v1</w:t>
+                <w:t xml:space="preserve">hal-01802286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Giardia transcripts during in vitro excystation: Interest for the estimation of cyst viability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Relationship between F-specific RNA phage genogroups, faecal pollution indicators and human adenoviruses in river water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armand Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (10), pp.2728 - 2738. </w:t>
+              <w:t xml:space="preserve">, 2009, 43 (5), pp.1257 - 1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802286v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and genotyping of Giardia duodenalis in wastewater: Relation between assemblages and faecal contamination origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (16), pp.3675 - 3682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5306,77 +5306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Target Genes for Detection and Genotyping of Giardia lamblia in Human Feces by PCR and PCR-Restriction Fragment Length Polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (12), pp.5940 - 5944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5410,90 +5410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved specificity for Giardia lamblia cyst quantification in wastewater by development of a real-time PCR method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57 (1), pp.41 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5552,51 +5552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Giardia cyst viability using RT-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,77 +5714,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fechtali Moute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée spectrsocopie des électrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
@@ -5826,64 +5826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion d'adénovirus aux surfaces nues et colonisées par un biofilm d'eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5921,90 +5921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical point of view in the evaluation of PR772 bacteriophage as a surrogate for human adenovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Maryse Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ferji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hrwm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,77 +6042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de norovirus et d’adénovirus humains dans des eaux de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Societe Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6150,64 +6150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adénovirus en biofilms d'eau potable : Adhésion et Survie à la chloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JS Zone Atelier Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6232,90 +6232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis E virus emergence in north eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouni Bensenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6351,273 +6351,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of heat treatment on the surface properties of murine norovirus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QUANTIFICATION OF INFECTIOUS ADENOVIRUSES IN RIVER WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Maryse Sedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food and Environmental Virology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Kusatsu, Japan</w:t>
+              <w:t xml:space="preserve">ISFEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, -, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803288v1</w:t>
+                <w:t xml:space="preserve">hal-03749781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIFICATION OF INFECTIOUS ADENOVIRUSES IN RIVER WATER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of heat treatment on the surface properties of murine norovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravo Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, -, Japan</w:t>
+              <w:t xml:space="preserve">4th Food and Environmental Virology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kusatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749781v1</w:t>
+                <w:t xml:space="preserve">hal-01803288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking water biofilms: cohesiveness, adherence and resistance to environmental constrains</w:t>
               </w:r>
@@ -6629,64 +6629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6741,51 +6741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival, persistence and occurrence of human adenoviruses in natural groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6881,90 +6881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical point of view in the evaluation of PR772 bacteriophage as a surrogate for human adenovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ferji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Health Related Water Microbiology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6983,290 +6983,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des adénovirus infectieux et détection du sérotype 41 infectieux dans des eaux de rivière</w:t>
+                <w:t xml:space="preserve">Propriétés de surface d'adénovirus et cinétiques d'adhésion en présence de biofilm d'eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Française de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, -, France</w:t>
+              <w:t xml:space="preserve">Journées information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749248v1</w:t>
+                <w:t xml:space="preserve">hal-03749241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de surface d'adénovirus et cinétiques d'adhésion en présence de biofilm d'eau potable</w:t>
+                <w:t xml:space="preserve">Quantification des adénovirus infectieux et détection du sérotype 41 infectieux dans des eaux de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Française de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749241v1</w:t>
+                <w:t xml:space="preserve">hal-03749248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking water biofilm growth after surface disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,77 +7347,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of phages in drinking water biofilms: a way to elude chlorine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelleïeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7526,51 +7526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manish Kumar, Keisuke Kuroda, Santanu Mukherjee, Long D. Ngiehm, Meththika Vithanage, and Vinay Kumar Tyagi (eds.) 2023 Wastewater Surveillance for Covid-19 Management. Part of The Handbook of Environmental Chemistry. 2023. Damià Barceló, Andrey G. Kostianoy (Eds.). Springer, Berlin, Heidelberg. https://doi.org/10.1007/698_2023_994. 29p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -7679,64 +7679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7790,77 +7790,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of the effect of heat, pH and water activity on the survival of Hepatis A and E viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,51 +7944,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et génotypage des kystes de Giardia lamblia à partir de matrices environnementales et d'échantillons biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN12509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8047,51 +8047,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d’inactivation et d’adhésion des adénovirus humains dans l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virologie. Université de Lorraine; Ecole doctorale BioSE, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8199,51 +8199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A32666B9"/>
+    <w:nsid w:val="D7703F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8430,51 +8430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-paule-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0743-4402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079548725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Soufi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173648" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion C Bichet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Erbs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petinay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120357" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4600-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyun Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Teyssou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Serra-Compte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arnaldos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Berlendis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117435" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cook" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-018-9349-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bri&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mssihid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.08.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Iris Sedji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3045-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Razafimahefa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9271-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelleieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9248-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loutreul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2015.08.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4820JXNJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-014-9624-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.01.054" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4782-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DS39G18B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schijven" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyn-Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ottoson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2012.05267.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTF838D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelle&#239;eux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3L0KVMD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00917-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tissier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.12.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB46J151-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Maux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Helmi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwartzbrod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1BGHQGV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.02.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT08C68P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albertini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.5940-5944.2005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ7RDJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01890675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartzbrod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0092" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maryse Sedji" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749241v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Block" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Angel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2023_994" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN12509" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02364400v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-paule-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0743-4402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079548725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Soufi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion C Bichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Erbs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120916" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petinay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120357" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4600-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyun Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Teyssou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70970" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Serra-Compte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arnaldos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Berlendis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bri&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cook" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-018-9349-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mssihid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.08.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Iris Sedji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3045-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Razafimahefa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9271-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelleieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9248-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loutreul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2015.08.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4820JXNJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-014-9624-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.01.054" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4782-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DS39G18B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schijven" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyn-Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ottoson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2012.05267.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTF838D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelle&#239;eux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3L0KVMD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00917-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Maux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Helmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwartzbrod" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1BGHQGV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tissier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.12.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB46J151-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.02.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT08C68P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albertini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.5940-5944.2005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ7RDJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01890675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartzbrod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0092" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maryse Sedji" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Block" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Angel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2023_994" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN12509" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02364400v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>