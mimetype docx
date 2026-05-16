--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -174,5497 +174,5631 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the integrity of SARS-CoV-2 and F-specific RNA bacteriophage RNA in raw wastewater (ANRS0160)</w:t>
+                <w:t xml:space="preserve">Non-functionalized Iron Oxide Raspberry-shaped Nanostructures as Promising Tools for Viral and Bacterial Disinfection of Wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+                <w:t xml:space="preserve">Joana Vaz-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jeulin</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Loutreul</w:t>
+                <w:t xml:space="preserve">Grégoire Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ansmant</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 289 (Part B), pp.125002. </w:t>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10876-026-02984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382421v1</w:t>
+                <w:t xml:space="preserve">hal-05600616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOROSTAN : potentiel d'indicateurs viraux pour estimer le caractère infectieux des norovirus humains dans les salades 1 ère et 4 ème gammes</w:t>
+                <w:t xml:space="preserve">Assessing the integrity of SARS-CoV-2 and F-specific RNA bacteriophage RNA in raw wastewater (ANRS0160)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie La Carbona</w:t>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Challant</w:t>
+                <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bichet</w:t>
+                <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Le Blond</w:t>
+                <w:t xml:space="preserve">Thomas Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.258-270. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 289 (Part B), pp.125002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383949v1</w:t>
+                <w:t xml:space="preserve">hal-05382421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized protocol for direct extraction of SARS-CoV-2 RNA from raw wastewater samples (ANRS 0160)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NOROSTAN : potentiel d'indicateurs viraux pour estimer le caractère infectieux des norovirus humains dans les salades 1 ère et 4 ème gammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina El Soufi</w:t>
+                <w:t xml:space="preserve">Stéphanie La Carbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Loutreul</w:t>
+                <w:t xml:space="preserve">Maëlle Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Marion Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103323⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.258-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075846v1</w:t>
+                <w:t xml:space="preserve">hal-05383949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a concentration and RNA extraction protocol for optimal whole genome sequencing of SARS-CoV-2 in wastewater (ANRS0160)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimized protocol for direct extraction of SARS-CoV-2 RNA from raw wastewater samples (ANRS 0160)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04764746v1</w:t>
+                <w:t xml:space="preserve">hal-05075846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new understanding of somatic coliphages belonging to the Microviridae family in urban wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of a concentration and RNA extraction protocol for optimal whole genome sequencing of SARS-CoV-2 in wastewater (ANRS0160)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina El Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion C Bichet</w:t>
+                <w:t xml:space="preserve">Zuzana Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gardette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Erbs</w:t>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 249, pp.120916. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 952, pp.175823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376223v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing infectivity of emerging enveloped viruses in wastewater and sewage sludge: Relevance and procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 943, pp.173648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of Hepatitis E virus (Rocahepevirus ratti) in French urban wastewater: Potential implications for human contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new understanding of somatic coliphages belonging to the Microviridae family in urban wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion C Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achouak Rouba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
+                <w:t xml:space="preserve">Marion Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin das Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Josse</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Erbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176805⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.120916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765613v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward better monitoring of human noroviruses and F-specific RNA bacteriophages in aquatic environments using bivalve mollusks and passive samplers: A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Bichet</w:t>
+                <w:t xml:space="preserve">First detection of Hepatitis E virus (Rocahepevirus ratti) in French urban wastewater: Potential implications for human contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achouak Rouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ansmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Petinay</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120357⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196891v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of monosaccharides during phage infection of Staphylococcus aureus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward better monitoring of human noroviruses and F-specific RNA bacteriophages in aquatic environments using bivalve mollusks and passive samplers: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+                <w:t xml:space="preserve">Julie Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vilà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Stéphanie Petinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.9234-9242. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.120357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-022-4600-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736215v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of passive samplers for the detection of SARS-CoV-2 in sewage and seawater: Application for the monitoring of sewage</w:t>
+                <w:t xml:space="preserve">Deciphering the role of monosaccharides during phage infection of Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
+                <w:t xml:space="preserve">Baptiste Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Wacrenier</w:t>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desdouits</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Schaeffer</w:t>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155139⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.9234-9242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-022-4600-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939056v1</w:t>
+                <w:t xml:space="preserve">hal-03736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Alpha to Omicron BA.2: New digital RT-PCR approach and challenges for SARS-CoV-2 VOC monitoring and normalization of variant dynamics in wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Levert</w:t>
+                <w:t xml:space="preserve">Héberte Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Manco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 848, pp.157740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nationwide indicator to smooth and normalize heterogeneous SARS-CoV-2 RNA data in wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+                <w:t xml:space="preserve">Development of passive samplers for the detection of SARS-CoV-2 in sewage and seawater: Application for the monitoring of sewage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+                <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyun Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
+                <w:t xml:space="preserve">Sarah Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106998⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 833, pp.155139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454862v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 Variability in Patients and Wastewaters—Potential Immuno-Modulation during the Shift from Delta to Omicron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Chaqroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taverniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (9), pp.2080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines10092080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Varbanov</w:t>
+                <w:t xml:space="preserve">A nationwide indicator to smooth and normalize heterogeneous SARS-CoV-2 RNA data in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bertrand</w:t>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Philippot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Gardette</w:t>
+                <w:t xml:space="preserve">Siyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158 (106998), pp.106998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338452v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBEPINE : une expérience française de suivi de l’épidémie de Covid-19 à travers les eaux usées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">S. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Maday</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Boni</w:t>
+                <w:t xml:space="preserve">C. Retourney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Teyssou</w:t>
+                <w:t xml:space="preserve">M. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2021.70970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939064v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OBEPINE : une expérience française de suivi de l’épidémie de Covid-19 à travers les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honorine Fenaux</w:t>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Murray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elma Akand</w:t>
+                <w:t xml:space="preserve">Rémy Teyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2021.70970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338461v1</w:t>
+                <w:t xml:space="preserve">hal-03939064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of SARS-CoV-2 along wastewater and sludge treatment processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in molecular characteristics of Hepatitis E virus quasispecies could modify viral surface properties and transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Serra-Compte</w:t>
+                <w:t xml:space="preserve">Alexis Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana González</w:t>
+                <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Arnaldos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Courtois</w:t>
+                <w:t xml:space="preserve">Elma Akand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.1078-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.13513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336883v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Elimination of SARS-CoV-2 along wastewater and sludge treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Serra-Compte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Boni</w:t>
+                <w:t xml:space="preserve">Marina Arnaldos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizick Le Guyader</w:t>
+                <w:t xml:space="preserve">Sabrina Berlendis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, pp.117435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167303v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of SARS-CoV-2 by genome quantification in wastewater applied to a city in the northeast of France: Comparison of ultrafiltration- and protein precipitation-based methods</w:t>
+                <w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2021.113692⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167302v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fenaux</w:t>
+                <w:t xml:space="preserve">Epidemiological surveillance of SARS-CoV-2 by genome quantification in wastewater applied to a city in the northeast of France: Comparison of ultrafiltration- and protein precipitation-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chassaing</w:t>
+                <w:t xml:space="preserve">Helene Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Bertrand</w:t>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.113692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2021.113692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014228v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of chlorine and heat on the infectivity and physicochemical properties of bacteriophage MS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Brié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">M. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy106⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867893v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features of Hepatitis E Virus circulation in environmental and human samples</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistence of Hepatitis A Virus in Fresh Produce and Production Environments, and the Effect of Disinfection Procedures: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gentilhomme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12560-018-9349-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901546v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Hepatitis A Virus in Fresh Produce and Production Environments, and the Effect of Disinfection Procedures: A Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Pinto</w:t>
+                <w:t xml:space="preserve">Molecular features of Hepatitis E Virus circulation in environmental and human samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bosch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12560-018-9349-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.63 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803213v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of murine norovirus and hepatitis A virus on fresh raspberries by gaseous ozone treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The impact of chlorine and heat on the infectivity and physicochemical properties of bacteriophage MS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2017.08.010⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (8), pp.fiy106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802929v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of human adenovirus and norovirus in river water in the north-east of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+                <w:t xml:space="preserve">Inactivation of murine norovirus and hepatitis A virus on fresh raspberries by gaseous ozone treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Meo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">Annabelle Mssihid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loutreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3045-4⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867900v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Heat and Free Chlorine Treatments on the Surface Properties of Murine Norovirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Brié</w:t>
+                <w:t xml:space="preserve">Quantification of human adenovirus and norovirus in river water in the north-east of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravo Razafimahefa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Loutreul</w:t>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+                <w:t xml:space="preserve">Marie Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12560-016-9271-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (30), pp.30497-30507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3045-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802460v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of chlorination and hydrodynamic shear stress on the persistence of bacteriophages associated with drinking water biofilms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">The Effect of Heat and Free Chlorine Treatments on the Surface Properties of Murine Norovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Block</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ravo Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loutreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13243⟩</w:t>
+              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.149 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12560-016-9271-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802444v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Heat on the Physicochemical Properties of Bacteriophage MS2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The effect of chlorination and hydrodynamic shear stress on the persistence of bacteriophages associated with drinking water biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelleieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (4), pp.1189 - 1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12560-016-9248-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802455v1</w:t>
+                <w:t xml:space="preserve">hal-01802444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, simple and efficient method for detection of viral genomes on raspberries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gantzer</w:t>
+                <w:t xml:space="preserve">The Effect of Heat on the Physicochemical Properties of Bacteriophage MS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 224, pp.95-101. </w:t>
+              <w:t xml:space="preserve">Food and Environmental Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.251 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2015.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12560-016-9248-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01505607v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct adsorption kinetics of Qβ and GA bacteriophages on drinking water biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid, simple and efficient method for detection of viral genomes on raspberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hébrant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">J. Loutreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (5-6), pp.823 - 828. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.95-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10450-014-9624-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912964v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking water biofilm cohesiveness changes under chlorination or hydrodynamic stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Distinct adsorption kinetics of Qβ and GA bacteriophages on drinking water biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hébrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelleieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Block</w:t>
+                <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.175 - 184. </w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5-6), pp.823 - 828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.01.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10450-014-9624-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425202v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-day detection of infectious enteric and non-enteric adenoviruses by improved ICC-qPCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drinking water biofilm cohesiveness changes under chlorination or hydrodynamic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+                <w:t xml:space="preserve">Y. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
+                <w:t xml:space="preserve">E. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Penny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+                <w:t xml:space="preserve">J.C. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-4782-4⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.175 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507504v1</w:t>
+                <w:t xml:space="preserve">hal-01425202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of temperature on the inactivation of enteric viruses in food and water: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bertrand</w:t>
+                <w:t xml:space="preserve">Two-day detection of infectious enteric and non-enteric adenoviruses by improved ICC-qPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schijven</w:t>
+                <w:t xml:space="preserve">Christian Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sánchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ottoson</w:t>
+                <w:t xml:space="preserve">Aline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2012.05267.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (9), pp.4159-4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-4782-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803203v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of MS2, GA, and Q beta phages on high density polyethylene (HDPE) and drinking water biofilms under flow/non-flow conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of temperature on the inactivation of enteric viruses in food and water: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schijven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelleïeux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">P. Wyn-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Francius</w:t>
+                <w:t xml:space="preserve">J. Ottoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (19), pp.6574-6584. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (6), pp.1059 - 1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2012.05267.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562072v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, Survival, and Persistence of Human Adenoviruses and F-Specific RNA Phages in Raw Groundwater</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Accumulation of MS2, GA, and Q beta phages on high density polyethylene (HDPE) and drinking water biofilms under flow/non-flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelleïeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Paris</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76 (24), pp.8019 - 8025. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (19), pp.6574-6584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00917-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802257v1</w:t>
+                <w:t xml:space="preserve">hal-01562072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Giardia transcripts during in vitro excystation: Interest for the estimation of cyst viability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Occurrence, Survival, and Persistence of Human Adenoviruses and F-Specific RNA Phages in Raw Groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Helmi</w:t>
+                <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.03.028⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (24), pp.8019 - 8025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00917-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01802286v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between F-specific RNA phage genogroups, faecal pollution indicators and human adenoviruses in river water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+                <w:t xml:space="preserve">Quantification of Giardia transcripts during in vitro excystation: Interest for the estimation of cyst viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Helmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Tissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Maul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (5), pp.1257 - 1264. </w:t>
+              <w:t xml:space="preserve">, 2009, 43 (10), pp.2728 - 2738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802419v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and genotyping of Giardia duodenalis in wastewater: Relation between assemblages and faecal contamination origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Relationship between F-specific RNA phage genogroups, faecal pollution indicators and human adenoviruses in river water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 41 (16), pp.3675 - 3682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.02.043⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 43 (5), pp.1257 - 1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802347v1</w:t>
+                <w:t xml:space="preserve">hal-01802419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Target Genes for Detection and Genotyping of Giardia lamblia in Human Feces by PCR and PCR-Restriction Fragment Length Polymorphism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Detection and genotyping of Giardia duodenalis in wastewater: Relation between assemblages and faecal contamination origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (16), pp.3675 - 3682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.02.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.43.12.5940-5944.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01792661v1</w:t>
+                <w:t xml:space="preserve">hal-01802347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved specificity for Giardia lamblia cyst quantification in wastewater by development of a real-time PCR method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Comparison of Two Target Genes for Detection and Genotyping of Giardia lamblia in Human Feces by PCR and PCR-Restriction Fragment Length Polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (12), pp.5940 - 5944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.43.12.5940-5944.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2003.11.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01802311v1</w:t>
+                <w:t xml:space="preserve">hal-01792661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improved specificity for Giardia lamblia cyst quantification in wastewater by development of a real-time PCR method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chesnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Schwartzbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (1), pp.41 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2003.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimating Giardia cyst viability using RT-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schwartzbrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (3), pp.107 - 115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/ws.2002.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5674,1177 +5808,1177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation d'un biofilm d'eau potable sur du PEHD : analyse par spectroscopies XPS et microscopie AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fechtali Moute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée spectrsocopie des électrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion d'adénovirus aux surfaces nues et colonisées par un biofilm d'eau potable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Physicochemical point of view in the evaluation of PR772 bacteriophage as a surrogate for human adenovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Maryse Sedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">hrwm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749202v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical point of view in the evaluation of PR772 bacteriophage as a surrogate for human adenovirus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Adhésion d'adénovirus aux surfaces nues et colonisées par un biofilm d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hrwm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">RNB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749231v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de norovirus et d’adénovirus humains dans des eaux de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihayl Varbanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Societe Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adénovirus en biofilms d'eau potable : Adhésion et Survie à la chloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JS Zone Atelier Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis E virus emergence in north eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouni Bensenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of the European Society for Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Stresa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTIFICATION OF INFECTIOUS ADENOVIRUSES IN RIVER WATER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of heat treatment on the surface properties of murine norovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravo Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, -, Japan</w:t>
+              <w:t xml:space="preserve">4th Food and Environmental Virology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kusatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749781v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of heat treatment on the surface properties of murine norovirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Brié</w:t>
+                <w:t xml:space="preserve">QUANTIFICATION OF INFECTIOUS ADENOVIRUSES IN RIVER WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Maryse Sedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravo Razafimahefa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food and Environmental Virology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Kusatsu, Japan</w:t>
+              <w:t xml:space="preserve">ISFEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, -, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803288v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking water biofilms: cohesiveness, adherence and resistance to environmental constrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Skali-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival, persistence and occurrence of human adenoviruses in natural groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Water Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6854,603 +6988,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical point of view in the evaluation of PR772 bacteriophage as a surrogate for human adenovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ferji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Health Related Water Microbiology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de surface d'adénovirus et cinétiques d'adhésion en présence de biofilm d'eau potable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Quantification des adénovirus infectieux et détection du sérotype 41 infectieux dans des eaux de rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Française de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749241v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des adénovirus infectieux et détection du sérotype 41 infectieux dans des eaux de rivière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Propriétés de surface d'adénovirus et cinétiques d'adhésion en présence de biofilm d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Iris Sedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Française de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, -, France</w:t>
+              <w:t xml:space="preserve">Journées information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749248v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking water biofilm growth after surface disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFILM 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of phages in drinking water biofilms: a way to elude chlorine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelleïeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7460,163 +7594,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a National Wastewater Surveillance System in France as a Tool to Support Public Authorities During the Covid Crisis: The Obepine Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manish Kumar, Keisuke Kuroda, Santanu Mukherjee, Long D. Ngiehm, Meththika Vithanage, and Vinay Kumar Tyagi (eds.) 2023 Wastewater Surveillance for Covid-19 Management. Part of The Handbook of Environmental Chemistry. 2023. Damià Barceló, Andrey G. Kostianoy (Eds.). Springer, Berlin, Heidelberg. https://doi.org/10.1007/698_2023_994. 29p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2023_994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7626,147 +7760,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling and adequate environmental sampling plans are essential for the public health assessment of COVID-19 pandemics : development of a monitoring indicator for SARS-CoV-2 in wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7776,151 +7910,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of the effect of heat, pH and water activity on the survival of Hepatis A and E viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] A Report to the United Kingdom Food Standards Agency, pp. 98. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7930,100 +8064,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et génotypage des kystes de Giardia lamblia à partir de matrices environnementales et d'échantillons biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN12509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8033,105 +8167,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d’inactivation et d’adhésion des adénovirus humains dans l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virologie. Université de Lorraine; Ecole doctorale BioSE, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02364400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8199,51 +8333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7703F71"/>
+    <w:nsid w:val="3228E06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8430,51 +8564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-paule-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0743-4402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079548725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Soufi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Gerber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion C Bichet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Erbs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120916" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173648" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petinay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120357" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4600-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyun Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Teyssou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70970" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Serra-Compte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arnaldos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Berlendis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bri&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cook" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-018-9349-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mssihid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.08.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Iris Sedji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3045-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Razafimahefa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9271-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelleieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13243" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9248-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loutreul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2015.08.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4820JXNJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-014-9624-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.01.054" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4782-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DS39G18B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schijven" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyn-Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ottoson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2012.05267.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTF838D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelle&#239;eux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3L0KVMD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00917-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Maux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Helmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwartzbrod" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.028" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1BGHQGV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tissier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.12.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB46J151-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.02.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT08C68P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albertini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.5940-5944.2005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ7RDJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01890675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartzbrod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0092" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maryse Sedji" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749872v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Block" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Angel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2023_994" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN12509" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02364400v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-paule-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0743-4402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079548725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05600616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vaz-Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Challant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-026-02984-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05382421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Chaqroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loutreul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ansmant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Blond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05075846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Soufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Gerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion C Bichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gardette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Erbs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Rouba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176805" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petinay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Arbez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4600-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jousse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hartard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taverniers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10092080" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyun Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106998" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Teyssou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Fenaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gentilhomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Akand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Serra-Compte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arnaldos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Berlendis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117435" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2021.113692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cook" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pinto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-018-9349-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bri&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy106" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mssihid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.08.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01867900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Iris Sedji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3045-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Razafimahefa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9271-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802444v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelleieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13243" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-016-9248-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loutreul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2015.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4820JXNJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-014-9624-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425202v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Block" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.01.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Penny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4782-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DS39G18B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schijven" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#225;nchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wyn-Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ottoson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2012.05267.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTF838D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelle&#239;eux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.07.041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3L0KVMD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00917-10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802286v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Maux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Helmi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Schwartzbrod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1BGHQGV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tissier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.12.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB46J151-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.02.043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT08C68P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albertini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.5940-5944.2005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2003.11.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ7RDJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01890675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartzbrod" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0092" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fechtali Moute" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sedji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749231v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maryse Sedji" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749268v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02111074v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chassaing" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Bensenane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803288v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749241v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Block" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Angel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03749875v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2023_994" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748156v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN12509" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02364400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>