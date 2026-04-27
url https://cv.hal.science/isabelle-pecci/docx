--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -2936,51 +2936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65268FC9"/>
+    <w:nsid w:val="EE12BC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>