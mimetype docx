--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -2226,230 +2226,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
+                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671517v1</w:t>
+                <w:t xml:space="preserve">hal-02161596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un logiciel d'exploration de circuits électriques pour déficients visuels</w:t>
+                <w:t xml:space="preserve">Static and dynamic tactile directional cues experiments with VTPlayer mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pietrzak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs IHM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Eurohaptics conference (Eurohaptics 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161596v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information display by dragged haptic bumps</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE12BC62"/>
+    <w:nsid w:val="8E72C9A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3167,51 +3167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pecci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5375-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202370313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Aziza Oussama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01401602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02385609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pecci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5375-3880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202370313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Kadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pecci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bujnowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kaczmarek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Przystup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ruminski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jmihi.2015.1625" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Crossan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Brewster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2009.6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.3.37-62" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03999941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC52481.2021.9702195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Aziza Oussama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820506" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02544630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Belkacem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Faiola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Maamria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2016.7529680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kwasniewska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Klimiuk-Myszk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Forrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L. M. Naves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01401602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poika Isokoski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629866" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Saarinen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Raisamo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1322192.1322227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noble" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02385609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>