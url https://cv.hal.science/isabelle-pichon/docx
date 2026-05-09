--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -1,76 +1,225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Isabelle Pichon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Isabelle PichonInrap, UMR 7335 CITERES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">isabelle-pichon</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">174214952</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Archéologue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, responsable d'opération à l’Institut National de Recherches Archéologiques Préventives, direction interrrégionale Centre-Île de France, centre archéologique de Parçay-Meslay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membre permanent de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> l'UMR 7423 Citeres, CNRS-Université de Tours, équipe Laboratoire Archéologie et Territoires, axe 1 &amp;quot;Villes, villages et territoires&amp;quot;. Participation à des programmes de recherche. Encadrement d'étudiants en master. Organisation de séminaires scientifiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèmes de recherche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Archéologie du village actuel, topographie funéraire des périodes historiques, étude des territoires dans la longue durée, méthodologie (évaluation archéologique, outils informatiques appliqués à l'archéologie).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terrains d'étude</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Val-de-Loire, Touraine, Berry.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -92,267 +241,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert du cimetière communal de Lys-Saint-Georges (Indre), témoin d’un mode de fonctionnement particulier des cimetières ruraux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05192917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie des villages et petites villes de l’Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Alilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors série 6 : Archéologie nationale. Recherche, expertise, patrimoine, pp.193-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.12863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -362,959 +511,1054 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sources d'archives pour documenter les cimetières modernes en archéologie préventive ? Retour d'expérience en région Centre-Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources documentaires pour l’archéologie du cimetière d’Ancien Régime (autour du XVIIIe siècle), Table-ronde du Projet collectif de recherche CimMoNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PCR Cimetières Modernes du Nord Est de la France (CimMoNE); UMR 7324 Citeres-LAT, Nov 2023, Tours, MSH Val de Loire, France. https://cimmone-2023.sciencesconf.org/data/p./CimMoNE_2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du diagnostic à l’étude des cimetières paroissiaux : trois exemples du département de l’Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 15 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/hra9-jf84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête bibliographique, étude documentaire et étude d'archives pour le diagnostic archéologique des bourgs et des villages actuels : développement des pratiques dans l'ouest de la région Centre-Val de Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la photogrammétrie sur le site de Mézières à Villedieu-sur-Indre (36) pour les relevés de terrain lors de la découverte exceptionnelle de 37 chevaux gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études documentaires et études d’archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Production et analyse d’images en anthropologie et archéologie funéraire. Rendez-vous autour de l'archéomatique en archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/a7mw-j474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856488v1</w:t>
+                <w:t xml:space="preserve">hal-05579331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des inhumations habillées en sarcophage : exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enquête bibliographique, étude documentaire et étude d'archives pour le diagnostic archéologique des bourgs et des villages actuels : développement des pratiques dans l'ouest de la région Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Journées internationales de l'AFAM (Association française d'archéologie mérovingienne)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études documentaires et études d’archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/a7mw-j474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739376v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des inhumations habillées en sarcophage : exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
+              <w:t xml:space="preserve">41e Journées internationales de l'AFAM (Association française d'archéologie mérovingienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241849v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du diagnostic à l’étude des cimetières paroissiaux : trois exemples dans l’Indre (36)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pierres d'attente des morts en région Centre-Val de Loire (départements de l'Indre, de l'Indre-et-Loire et du Loir-et-Cher) : présentation d'une enquête en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Rencontre autour des funérailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128102v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apport du diagnostic à l’étude des cimetières paroissiaux : trois exemples dans l’Indre (36)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Caen, France. , Le diagnostic comme outil de recherche. Actes du 2e séminaire scientifique et technique de l'Inrap, 28-29 sept. 2017, Caen, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/b2d6-fg19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux, médiévaux, modernes et contemporains. 7e rencontre du Gaaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1324,494 +1568,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhumations habillées en sarcophage : l’exemple de Neuillé-le-Lierre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie des Ve-XIIe siècles en région Centre-Val de Loire. Actes des 41es Journées internationales de l'AFAM, Chartres (Eure-et-Loire), 29 septembre au 2 octobre 2021. Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-286, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation archéologique du village d’Esvres et de son territoire (Indre-et-Loire). Un bilan d’étape pour le premier Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaffrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Hernandez; Laurent Schneider; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècle) : dynamiques du peuplement, formes, fonctions et statuts des établissements. Actes des 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes, 1er - 3 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'archéologie médiévale du Languedoc, pp.413-416, 2020, Mémoires de l’AFAM n° 36 ; Archéologie du Midi Médiéval Supplément n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les ensembles funéraires villageois : retours d'expériences à partir de huit études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Seréville-Niel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains. Actes de la 7e rencontre du Gaaf, Caen, université de Caen Basse-Normandie, 3 et 4 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.205-212, 2018, Publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux souterrains de Pussigny « Grouet » (37, LGV SEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Raudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drac-Centre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amélie Laurent (CG45), Laurent Fournier (Inrap), Christophe Marconnet (Arkémine), Détection, caractérisation et fouille des structures souterraines médiévales, séminaire d’archéologie en région Centre, 22 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.40-46, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1821,1389 +2065,1389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bommiers, 3, les Minimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin. 2021, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villaines-les-Rochers, Église Saint-André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Holzem</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2019, 1 vol. (107 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-Val-de-Loire. Mosnes, Le Bourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennetou-sur-Cher, rue Bonne Nouvelle et rue Marcel Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2019, 1 vol. (81 p.) : ill., 26 fig., 19 photogr., 3 tableaux ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassay-sur-Croisne (Loir-et-Cher), voie communale n°9. Un anneau fossoyé médiéval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2016, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Tours, CNRS, UMR 7324 Citeres-LAT, Inrap, SRA Centre-Val de Loire. 2016, pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parçay-Meslay, Indre-et-Loire, &amp;quot;La Pérauderie&amp;quot;. La ferme moderne du Cassantin, rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinçon Laureline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (Indre-et-Loire). 19-25 rue Berthelot. Etude documentaire préalable à un diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munos Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2009, 1 vol. (50 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (Indre-et-Loire) ; 19-25, rue Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinon, Impasse Jean Macé. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3269,51 +3513,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="E5FC374A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3350,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02474017v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hra9-jf84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b2d6-fg19" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174214952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alilaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02474017v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/hra9-jf84" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/a7mw-j474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b2d6-fg19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaffrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>