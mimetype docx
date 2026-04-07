--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -535,238 +535,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and Scientific Challenges of Distance Education: Contextualization and Interculturation</w:t>
+                <w:t xml:space="preserve">Socio-economic and scientific challenges of a qualitative design of distance learning: contextualization and interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Raynal-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
+              <w:t xml:space="preserve">Heidi Layne, Virginie Trémion, Fred Dervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making the Most of Intercultural Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.105-122, 2015</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2015, 978-1-4438-7257-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296851v1</w:t>
+                <w:t xml:space="preserve">hal-01378732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and scientific challenges of a qualitative design of distance learning: contextualization and interculturation</w:t>
+                <w:t xml:space="preserve">Socio-economic and Scientific Challenges of Distance Education: Contextualization and Interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Raynal-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Heidi Layne, Virginie Trémion, Fred Dervin. </w:t>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making the Most of Intercultural Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , pp.105-122, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholar Publishing</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01378732v1</w:t>
+                <w:t xml:space="preserve">hal-01296851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus et numérique en sciences du langage : enjeux épistémologiques</w:t>
               </w:r>
@@ -897,122 +897,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of language contact in Creole-speaking electronic community spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Laroussi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
+              <w:t xml:space="preserve">Code-Switching, Languages in Contact and Electronic Writings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-132, 2011, Language, Multilingualism and Social Change, 9783653006940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296754v1</w:t>
+                <w:t xml:space="preserve">hal-02093023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
               </w:r>
@@ -1034,166 +1025,175 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of language contact in Creole-speaking electronic community spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Code-Switching, Languages in Contact and Electronic Writings</w:t>
+              <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02093023v1</w:t>
+                <w:t xml:space="preserve">hal-01296754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces communautaires électroniques selon une approche transdisciplinaire</w:t>
               </w:r>
@@ -1278,373 +1278,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une critique autre de l’utilitarisme en didactique et didactologie des langues, à partir d’une approche « hors sujet »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 193 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_1335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619701v1</w:t>
+                <w:t xml:space="preserve">hal-03506811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une critique autre de l’utilitarisme en didactique et didactologie des langues, à partir d’une approche « hors sujet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 193 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506811v1</w:t>
+                <w:t xml:space="preserve">hal-03619701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi une sociolinguistique (de la/) en réception? Citation et conception de la recherche/ professionnalité du chercheur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Epistémologies et histoire des idées sociolinguistiques, 28, pp.206-225</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092691v1</w:t>
+                <w:t xml:space="preserve">hal-02149733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi une sociolinguistique (de la/) en réception? Citation et conception de la recherche/ professionnalité du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epistémologies et histoire des idées sociolinguistiques, 28, pp.206-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149733v1</w:t>
+                <w:t xml:space="preserve">hal-02092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t>
               </w:r>
@@ -1719,217 +1719,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualisation et distance en didactique diversitaire des langues-cultures. Exemples de réflexion à partir de Diffodia</w:t>
+                <w:t xml:space="preserve">« Droit de réponse » au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.25-53</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296857v1</w:t>
+                <w:t xml:space="preserve">hal-02092729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Droit de réponse » au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre</w:t>
+                <w:t xml:space="preserve">Contextualisation et distance en didactique diversitaire des langues-cultures. Exemples de réflexion à partir de Diffodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.25-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092729v1</w:t>
+                <w:t xml:space="preserve">hal-01296857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Réflexions en lien avec le projet Diffodia</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
@@ -2057,93 +2057,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t>
+              <w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074599v1</w:t>
+                <w:t xml:space="preserve">hal-01380231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
@@ -2165,69 +2165,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t>
+              <w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380231v1</w:t>
+                <w:t xml:space="preserve">hal-01074599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans après : une autre étude du « français tchaté » ? Vers une approche phénoménologico-herméneutique de la communication électronique</w:t>
               </w:r>
@@ -2276,178 +2276,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des TIC et des langues : de « nouveaux usages » ou une place nouvelle aux usages diversitaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « terrain » : en long, en large et en travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues et cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20, http://www.culture.gouv.fr/content/download/93555/841132/version/5/file/lc_20_nvl-technolg_def.pdf</w:t>
+              <w:t xml:space="preserve">Pierozak I. (dir.), Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, Cahiers de sociolinguistique, E.M.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092809v1</w:t>
+                <w:t xml:space="preserve">hal-03647651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « terrain » : en long, en large et en travers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des TIC et des langues : de « nouveaux usages » ou une place nouvelle aux usages diversitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierozak I. (dir.), Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, Cahiers de sociolinguistique, E.M.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, http://www.culture.gouv.fr/content/download/93555/841132/version/5/file/lc_20_nvl-technolg_def.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647651v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des questionnements assumés, des réponses plurielles et de nouveaux enjeux</w:t>
               </w:r>
@@ -2528,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrain : en long, en large et en travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2673,174 +2673,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « terrain » à l’épreuve de l’internet</w:t>
+                <w:t xml:space="preserve">Espaces communautaires électroniques et plurilinguismes : quels enjeux didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de linguistique. Revue de sociolinguistique et de sociologie de la langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les plurilinguismes, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125933v1</w:t>
+                <w:t xml:space="preserve">hal-02125921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces communautaires électroniques et plurilinguismes : quels enjeux didactiques ?</w:t>
+                <w:t xml:space="preserve">Le « terrain » à l’épreuve de l’internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de linguistique. Revue de sociolinguistique et de sociologie de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36/2, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.2004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02125921v1</w:t>
+                <w:t xml:space="preserve">hal-02125933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3702,51 +3702,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB9DF7F2"/>
+    <w:nsid w:val="C1E69C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3933,51 +3933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pierozak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1089-0627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/communication-electronique-enjeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653006940/9783653006940.00011.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03619701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pierozak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1089-0627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653006940/9783653006940.00011.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/communication-electronique-enjeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03619701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>