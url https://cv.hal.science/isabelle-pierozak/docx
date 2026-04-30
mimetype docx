--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -535,238 +535,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and scientific challenges of a qualitative design of distance learning: contextualization and interculturation</w:t>
+                <w:t xml:space="preserve">Socio-economic and Scientific Challenges of Distance Education: Contextualization and Interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Raynal-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Heidi Layne, Virginie Trémion, Fred Dervin. </w:t>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making the Most of Intercultural Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-122, 2015, 978-1-4438-7257-7</w:t>
+              <w:t xml:space="preserve">, , pp.105-122, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378732v1</w:t>
+                <w:t xml:space="preserve">hal-01296851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic and Scientific Challenges of Distance Education: Contextualization and Interculturation</w:t>
+                <w:t xml:space="preserve">Socio-economic and scientific challenges of a qualitative design of distance learning: contextualization and interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Raynal-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
+              <w:t xml:space="preserve">Heidi Layne, Virginie Trémion, Fred Dervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making the Most of Intercultural Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.105-122, 2015</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-122, 2015, 978-1-4438-7257-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296851v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus et numérique en sciences du langage : enjeux épistémologiques</w:t>
               </w:r>
@@ -897,208 +897,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of language contact in Creole-speaking electronic community spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Code-Switching, Languages in Contact and Electronic Writings</w:t>
+              <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-132, 2011, Language, Multilingualism and Social Change, 9783653006940</w:t>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093023v1</w:t>
+                <w:t xml:space="preserve">hal-01296754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of language contact in Creole-speaking electronic community spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Laroussi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
+              <w:t xml:space="preserve">Code-Switching, Languages in Contact and Electronic Writings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert Lucas</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-132, 2011, Language, Multilingualism and Social Change, 9783653006940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316059v1</w:t>
+                <w:t xml:space="preserve">hal-02093023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
               </w:r>
@@ -1120,80 +1120,80 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296754v1</w:t>
+                <w:t xml:space="preserve">hal-01316059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces communautaires électroniques selon une approche transdisciplinaire</w:t>
               </w:r>
@@ -1223,444 +1223,938 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole(s) et langue(s), espace et temps: mélanges offerts à Arlette Bothorel-Witz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, pp.253-261, 2010, 978-2-35410-030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle technicité pour quelle humanité en FOAD ? Premiers éléments de réflexion épistémologique en lien avec une recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Stendhal – Grenoble 3, Jun 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;bon usage régional&amp;quot; dans la neuvième édition du Dictionnaire de l'Académie Française : regards sociolexicologiques croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bon usage et variation sociolinguistique : perspectives diachroniques et traditions nationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cambridge, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Exemples en lien avec le projet AUF : DIFFODIA - Didactique du français, formation et diversité/altérité en contextes universitaires : pratiques, représentations et évolutions dans différents environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque DILTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 3, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une critique autre de l’utilitarisme en didactique et didactologie des langues, à partir d’une approche « hors sujet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506811v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une critique autre de l’utilitarisme en didactique et didactologie des langues, à partir d’une approche « hors sujet »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_1335⟩</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 193 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619701v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi une sociolinguistique (de la/) en réception? Citation et conception de la recherche/ professionnalité du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epistémologies et histoire des idées sociolinguistiques, 28, pp.206-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149733v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi une sociolinguistique (de la/) en réception? Citation et conception de la recherche/ professionnalité du chercheur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Epistémologies et histoire des idées sociolinguistiques, 28, pp.206-225</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092691v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1689,73 +2183,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.96-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Droit de réponse » au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1797,73 +2291,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation et distance en didactique diversitaire des langues-cultures. Exemples de réflexion à partir de Diffodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1879,73 +2373,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), pp.25-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Réflexions en lien avec le projet Diffodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1961,1380 +2455,886 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation- universalisme : Des notions en face à face ?, 12 (1), pp.23-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t>
+              <w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380231v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier de Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t>
+              <w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074599v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans après : une autre étude du « français tchaté » ? Vers une approche phénoménologico-herméneutique de la communication électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp. 77-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « terrain » : en long, en large et en travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierozak I. (dir.), Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, Cahiers de sociolinguistique, E.M.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des TIC et des langues : de « nouveaux usages » ou une place nouvelle aux usages diversitaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, http://www.culture.gouv.fr/content/download/93555/841132/version/5/file/lc_20_nvl-technolg_def.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des questionnements assumés, des réponses plurielles et de nouveaux enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le terrain : en long, en large et en travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Approches de la pluralité sociolinguistique. Vers quelles convergences des pratiques de recherche et d'éducation ?, 15, pp.7-11</w:t>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, 36, pp.17-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01456233v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain : en long, en large et en travers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des questionnements assumés, des réponses plurielles et de nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, 36, pp.17-31</w:t>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Approches de la pluralité sociolinguistique. Vers quelles convergences des pratiques de recherche et d'éducation ?, 15, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316061v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corpus électroniques en sciences du langage : un eldorado ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, L'internet, corpus sauvage. Nouvelles ressources, nouveaux problèmes?, 212010, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces communautaires électroniques et plurilinguismes : quels enjeux didactiques ?</w:t>
+                <w:t xml:space="preserve">Le « terrain » à l’épreuve de l’internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de linguistique. Revue de sociolinguistique et de sociologie de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36/2, pp.9-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125921v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « terrain » à l’épreuve de l’internet</w:t>
+                <w:t xml:space="preserve">Espaces communautaires électroniques et plurilinguismes : quels enjeux didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de linguistique. Revue de sociolinguistique et de sociologie de la langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les plurilinguismes, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...350 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01075659v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3524,64 +3524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de la pluralité sociolinguistique : vers quelles convergences des pratiques de recherche et d'éducation ? / sous la direction de Isabelle Pierozak, Thierry Bulot et Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3702,51 +3702,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1E69C41"/>
+    <w:nsid w:val="E1C8D824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3933,51 +3933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pierozak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1089-0627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653006940/9783653006940.00011.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/communication-electronique-enjeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03619701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pierozak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1089-0627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/communication-electronique-enjeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653006940/9783653006940.00011.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03619701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>