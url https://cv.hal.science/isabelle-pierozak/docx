--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -897,208 +897,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of language contact in Creole-speaking electronic community spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Laroussi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
+              <w:t xml:space="preserve">Code-Switching, Languages in Contact and Electronic Writings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-132, 2011, Language, Multilingualism and Social Change, 9783653006940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296754v1</w:t>
+                <w:t xml:space="preserve">hal-02093023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of language contact in Creole-speaking electronic community spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Code-Switching, Languages in Contact and Electronic Writings</w:t>
+              <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-132, 2011, Language, Multilingualism and Social Change, 9783653006940</w:t>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093023v1</w:t>
+                <w:t xml:space="preserve">hal-01316059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francanglais / Français / Camfranglais » ? Les pratiques langagières électroniques entre normes d’ici et d’ailleurs. Le cas d’un blog comme espace communautaire d’élaboration d’un dictionnaire : appropriations et normes négociées</w:t>
               </w:r>
@@ -1120,80 +1120,80 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lambert Lucas</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-214, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316059v1</w:t>
+                <w:t xml:space="preserve">hal-01296754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces communautaires électroniques selon une approche transdisciplinaire</w:t>
               </w:r>
@@ -1223,98 +1223,1672 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole(s) et langue(s), espace et temps: mélanges offerts à Arlette Bothorel-Witz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, pp.253-261, 2010, 978-2-35410-030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des formations en DDL à l’ère du numérique. Une étude de cas de foad universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 193 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.193.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une critique autre de l’utilitarisme en didactique et didactologie des langues, à partir d’une approche « hors sujet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi une sociolinguistique (de la/) en réception? Citation et conception de la recherche/ professionnalité du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epistémologies et histoire des idées sociolinguistiques, 28, pp.206-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.96-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualisation et distance en didactique diversitaire des langues-cultures. Exemples de réflexion à partir de Diffodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.25-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Droit de réponse » au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Réflexions en lien avec le projet Diffodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation- universalisme : Des notions en face à face ?, 12 (1), pp.23-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier de Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 ans après : une autre étude du « français tchaté » ? Vers une approche phénoménologico-herméneutique de la communication électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp. 77-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « terrain » : en long, en large et en travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierozak I. (dir.), Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, Cahiers de sociolinguistique, E.M.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des TIC et des langues : de « nouveaux usages » ou une place nouvelle aux usages diversitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, http://www.culture.gouv.fr/content/download/93555/841132/version/5/file/lc_20_nvl-technolg_def.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des questionnements assumés, des réponses plurielles et de nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Approches de la pluralité sociolinguistique. Vers quelles convergences des pratiques de recherche et d'éducation ?, 15, pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01456233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain : en long, en large et en travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, 36, pp.17-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus électroniques en sciences du langage : un eldorado ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'internet, corpus sauvage. Nouvelles ressources, nouveaux problèmes?, 212010, pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces communautaires électroniques et plurilinguismes : quels enjeux didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les plurilinguismes, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « terrain » à l’épreuve de l’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de linguistique. Revue de sociolinguistique et de sociologie de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36/2, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1356,73 +2930,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques impensés dans le distanciel formatif : « distance », « interaction », « contextualisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1451,73 +3025,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre le FLE à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle technicité pour quelle humanité en FOAD ? Premiers éléments de réflexion épistémologique en lien avec une recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1546,73 +3120,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal – Grenoble 3, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du &amp;quot;bon usage régional&amp;quot; dans la neuvième édition du Dictionnaire de l'Académie Française : regards sociolexicologiques croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1628,73 +3202,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bon usage et variation sociolinguistique : perspectives diachroniques et traditions nationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cambridge, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Exemples en lien avec le projet AUF : DIFFODIA - Didactique du français, formation et diversité/altérité en contextes universitaires : pratiques, représentations et évolutions dans différents environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1710,1631 +3284,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque DILTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris 3, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075659v1</w:t>
-              </w:r>
-[...1572 lines deleted...]
-                <w:t xml:space="preserve">hal-02125921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3524,64 +3524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de la pluralité sociolinguistique : vers quelles convergences des pratiques de recherche et d'éducation ? / sous la direction de Isabelle Pierozak, Thierry Bulot et Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pierozak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3702,51 +3702,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1C8D824"/>
+    <w:nsid w:val="6A48EC5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3933,51 +3933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pierozak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1089-0627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/communication-electronique-enjeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653006940/9783653006940.00011.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03619701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-pierozak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1089-0627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239671v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653006940/9783653006940.00011.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/communication-electronique-enjeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03619701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>