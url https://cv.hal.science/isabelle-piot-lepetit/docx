--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Piot-Lepetit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-piot-lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4078-9056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124521762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9086-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Strategies of digitalization and sustainability in agrifood value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1565662. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1565662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-centric On-Farm Experimentation: digital tools for a scalable transformative pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer les zones d’ombre du « pouvoir transformatif » du numérique dans les systèmes alimentaires [Interviews]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richebourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation des exploitations agricoles – Déterminants et impacts de l’adoption des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability and open innovation: how they change innovation processes and strategies in the agrifood sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1267346), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.1267346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain, supply chains et durabilité des systèmes agri-alimentaires : quels impacts ? Une illustration à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital agriculture in Europe and in France: which organisations can boost adoption levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (CP22065), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP22065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture numérique : les nouvelles technologiques numériques peuvent-elles accélérer la transformation profonde des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, accompagner le changement de la fourche à la fourchette [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups and digital innovation in the agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do French agri-tech start-ups contribute to the sustainability of food value chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2021.1989993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of food value chains – between logistics and traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and performance of microfinance institutions in Latin America: A pseudo-panel malmquist index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tchakoute Tchuigoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1895683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : levier de l’agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Cercle des Économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business analytics for managing performance of microfinance Institutions: A flexible management of the implementation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths for microfinance institutions: An application to a network of village banks in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.1188-1210. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the drivers for franchised chains performance through the lens of the dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assâad El Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial sustainability and poverty outreach within a network of village banks in Cameroon: A multi DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234 (1), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological externalities and environmental policy: how to simulate manure management regulation within a DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0744-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational form and efficiency of franchise chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (7), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-04-2013-0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the industry on franchise chain efficiency:a meta-DEA and context-dependent DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (11), pp.1692-1699. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2013.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asynchronous approvals of GM crops: potential market impacts of a trade disruption of EU soy imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Henseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Gonzalez Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (12), pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’efficacité financière et sociale des institutions de microfinance du réseau MC² au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (160), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.160.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: Insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.268-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.268-280. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and environmental regulation : the effect of the nitrates directive in the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-007-9086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande bovine en France. Modélisation micro-économique et dynamique de l'offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation environnementale et efficacité des exploitations en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 268-269, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental regulations on the efficiency of arable farms in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (3), pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing organic nitrogen under the weak disposability assumption : an application to the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/000368497327100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des marges de manoeuvre des élevages à partir de la mesure des inefficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (5), pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves d'efficacité de l'agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et gains potentiels de productivité des exploitations céréalières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117-118, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hs, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, spécial La rade de Brest, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique en présence de fixités factorielles. Une application à l'économie céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105 (3), pp.457-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique de l'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31, pp.14-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire les pollutions azotées de l'élevage intensif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability – une convergence entre numérique et pratiques agricoles durables est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MoISA « Systèmes Alimentaires en Méditerranée » : SAM16 : Digital et numérique dans les agricultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming eco-efficiency analysis: a systematic literature review of frontier approaches for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofivi Mawuénam Dzegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer..Innover : le monde agricole et agroalimentaire Corse en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire "Mutations et Innovations Territoriales", Université de Corse, Nov 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European agricultural data governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop of Ethical Data Governance project: "Global agricultural data governance: Lessons from international initiatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les ressources numériques peuvent-elles contribuer à la transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique en agriculture et AgTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Collegiate Retailing Association (ACRA) 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Collegiate Retailing Association (ACRA), Mar 2022, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité numérique : reconnecter consommateurs et producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse "Le numérique comme levier pour l'agroécologie et l'alimentation durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des technologies et transition numérique : les points critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée Scientifique Vigne-Vin : le numérique en viticulture et œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-Food 4.0 for Key Challenges: An analysis of 95 French Innovative Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International Council for Small Businesses (ICSB) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-alimentaire 4.0 en France : un état de lieux de technologies et services numériques proposés par les startup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide between Colombian and French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Americas Conference on Information Systems (AMCIS 2021) "Digital Innovation and Entrepreneurship"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’information en agriculture : Une étude exploratoire dans le métier de conseil agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the determinants of IT adoption in agriculture: On the use of an integrated TAM-TOE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la performance et du risque dans les coopératives agricoles selon une approche Business Analytics : analyse bibliométrique et revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Olou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determinants of IT adoption in agriculture using an integrated TAM-TOE model: A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining performance in turbulent times: Identifying, developing, and expanding core activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Global Entrepreneurship Policy &amp; Research Conference. "Entrepreneurship and Economic Development: A Winning Combination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB). FRA., Oct 2018, Washington, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-based view of social entrepreneurship: Identifying strategic and vulnerable operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance frontiers and improvement paths for social entrepreneurship in financial service: A DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin Bio, c’est bon pour l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Millésime Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths towards the double bottom-line of microfinance institutions: an application to The MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operational Research for Development 2017 (ICORD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Operational Research Societies (IFORS). CAN.; International Federation of Operational Research Societies (IFORS). CAN., Jul 2017, Québec, Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique : quelles spécificités d'exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction costs and market access in Sub-Saharan Africa: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market access and crop intensification: the case of maize in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd 2012 : Changements de pratiques et adoption de nouvelles technologies par les agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Sep 2012, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of the directional distance function in analyzing environmental policy on manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 AAEA annual meeting: Envisioning the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Long Beach, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of productive and environmental performance of pig farming systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity growth, technology progress and efficiency change in the French pig sector from 1996 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage laitier et l'environnement : quel impact sur le facteur travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accession of the East-European countries to the European Union and the impacts on arable world and European markets : a WEMAC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. EAAE Seminar : Modelling agricultural policies : state of the art and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Parme, Italy. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French pig production structure : between competitiveness and manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Lille 3,gremars. Modélisation Appliquée À La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lille, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production porcine en France : entre gains de productivité et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic microeconomic modeling of French beef supply response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agricultural Economics Research Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress of livestock, dairy and meat processing industry and marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Antalya, Turkey. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effects of alternative support policy instruments on beef supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dynamic beef supply response using a microeconomic approach : an application to the French cattle sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : International trade in livestock products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Auckland, New Zealand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Strasbourg, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decommissioning schemes in the French fishing industry : an evaluation of the performance of a public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Atlantic economic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Charleston, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Productivity Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, New York, United States. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Decommissioning schemes : a DEA Evaluation of the performance of a public policy : a first draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEAPM Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New York, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rejets polluants et mesure de la performance environnementale : une approche par les frontières de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Economie de l'environnement : L'efficacité des politiques publiques face à la gestion de l'environnement et des ressources renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental performance of French bovine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Operational Research Society,birmingham (gbr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Young OR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Guildford, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et performance environnementale des exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique et analyse de groupe : un exemple d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Conseil Régional de Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Séminaire "Jeunes chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Dourdan, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement de la libre disposition sur l'azote organique et inefficacités techniques : application aux exploitations porcines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress : Redefining the roles for European agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Edimbourg, Royaume-Uni. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4TH European Worshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector technical efficiency : an application to French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the AAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). USA., Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Umea, Sweden. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres scientifiques internationales du Programme Rade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale. Le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Station d'Economie Et Sociologie Ruralesivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Groupe de réflexion sur les systèmes d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rennes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the future of cereal yields : from technical ineffficiency until price efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop : the technology of primary production. Modelling agricultural supply response for policy analysis. The state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rendements céréaliers entre inefficacité technique et prix-efficacité : une approche duale et non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Sfax, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New business models for a co-evolution of digital, agro-ecological and circular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. 125 p., 2013, Actes des 6èmes journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st century: Challenges and prospects. Volume 2: Environment and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 2, 409 p., 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges & Prospects: Governance & Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 1, 384 p., 2017, African Political, Economic, and Security Issues, 978-1-53611-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments de la politique environnementale : application au bassin versant et au littoral de la rade de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique des efficacités : une approche duale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 3, 45 p., 1992, Méthodes et Instruments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How data and the digital technologies are shaping the data economy for agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjaak Wolfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Verdouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Ben Hassen; Hamid El Bilali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technologies for Sustainable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.43-68, 2026, 978-0-443-33508-2. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-33508-2.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into the strategic operations of social enterprises: Identifying improvement and betterment paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William D. Nelson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Business and Management. Volume 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-8-89113-795-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance Profiles of Microfinance Institutions: New Insights into the Management of their Double Bottom-Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Paula Matias Gama; Mário Augusto; Ricardo Emanuel Correia; Fábio Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance: Intervention in challenging contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-981-97-5387-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impact of food price rise in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joël Ambagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Farazmand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Encyclopedia of Public Administration, Public Policy, and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7999-8003, 2022, 978-3-030-66251-6. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66252-3_3862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et agro­écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges &amp; Prospects: Governance &amp; Businesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Nova Science Publishers, 384 p., 2017, African Political, Economic, and Security Issues, 978-92-9230-898-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural supply response to food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Nova Science Publishers, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing financial and social performance of microfinance institutions over time: The case of the MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European nitrate pollution regulation and French pig farms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling data irregularities and structural complexities in data envelopment analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, 978-0-387-71606-0. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71607-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data4Food2030 : un projet Horizon Europe pour une économie des données équitable, inclusive et innovante au service des systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interview sur le projet Data4Food2030 : projet Horizon Europe (2022-2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blockchain pour bétonner la traçabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation : renouveler les liens : production-consommation, retisser la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of food price volatility on consumer welfare in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2023 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2022 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2021 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, pour une politique industrielle | La 5G dans les chaines de valeur des données – Un défi technologique et industriel devant nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ANRT. 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mondial des productions et des échanges de grandes cultures. Projections et simulations du modèle Wemac. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Inconnu. 2005, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la Politique Agricole Commune : évolution des rendements céréaliers entre inefficacité technique et prix-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inra. 1992, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les excédents d'intrants polluants dus à des inefficacités des producteurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1995. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Piot-Lepetit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-piot-lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4078-9056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124521762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9086-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Strategies of digitalization and sustainability in agrifood value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1565662. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1565662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-centric On-Farm Experimentation: digital tools for a scalable transformative pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer les zones d’ombre du « pouvoir transformatif » du numérique dans les systèmes alimentaires [Interviews]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richebourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability and open innovation: how they change innovation processes and strategies in the agrifood sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1267346), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.1267346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation des exploitations agricoles – Déterminants et impacts de l’adoption des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain, supply chains et durabilité des systèmes agri-alimentaires : quels impacts ? Une illustration à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital agriculture in Europe and in France: which organisations can boost adoption levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (CP22065), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP22065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, accompagner le changement de la fourche à la fourchette [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture numérique : les nouvelles technologiques numériques peuvent-elles accélérer la transformation profonde des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups and digital innovation in the agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do French agri-tech start-ups contribute to the sustainability of food value chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2021.1989993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of food value chains – between logistics and traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and performance of microfinance institutions in Latin America: A pseudo-panel malmquist index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tchakoute Tchuigoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1895683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : levier de l’agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Cercle des Économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business analytics for managing performance of microfinance Institutions: A flexible management of the implementation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths for microfinance institutions: An application to a network of village banks in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.1188-1210. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the drivers for franchised chains performance through the lens of the dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assâad El Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial sustainability and poverty outreach within a network of village banks in Cameroon: A multi DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234 (1), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological externalities and environmental policy: how to simulate manure management regulation within a DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0744-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational form and efficiency of franchise chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (7), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-04-2013-0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the industry on franchise chain efficiency:a meta-DEA and context-dependent DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (11), pp.1692-1699. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2013.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asynchronous approvals of GM crops: potential market impacts of a trade disruption of EU soy imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Henseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Gonzalez Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (12), pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’efficacité financière et sociale des institutions de microfinance du réseau MC² au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (160), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.160.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: Insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.268-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.268-280. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and environmental regulation : the effect of the nitrates directive in the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-007-9086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande bovine en France. Modélisation micro-économique et dynamique de l'offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation environnementale et efficacité des exploitations en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 268-269, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental regulations on the efficiency of arable farms in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (3), pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing organic nitrogen under the weak disposability assumption : an application to the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/000368497327100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des marges de manoeuvre des élevages à partir de la mesure des inefficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (5), pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves d'efficacité de l'agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et gains potentiels de productivité des exploitations céréalières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117-118, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, spécial La rade de Brest, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hs, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique en présence de fixités factorielles. Une application à l'économie céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105 (3), pp.457-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique de l'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31, pp.14-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire les pollutions azotées de l'élevage intensif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability – une convergence entre numérique et pratiques agricoles durables est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MoISA « Systèmes Alimentaires en Méditerranée » : SAM16 : Digital et numérique dans les agricultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming eco-efficiency analysis: a systematic literature review of frontier approaches for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofivi Mawuénam Dzegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer..Innover : le monde agricole et agroalimentaire Corse en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire "Mutations et Innovations Territoriales", Université de Corse, Nov 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European agricultural data governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop of Ethical Data Governance project: "Global agricultural data governance: Lessons from international initiatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les ressources numériques peuvent-elles contribuer à la transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique en agriculture et AgTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Collegiate Retailing Association (ACRA) 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Collegiate Retailing Association (ACRA), Mar 2022, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité numérique : reconnecter consommateurs et producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse "Le numérique comme levier pour l'agroécologie et l'alimentation durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des technologies et transition numérique : les points critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée Scientifique Vigne-Vin : le numérique en viticulture et œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-Food 4.0 for Key Challenges: An analysis of 95 French Innovative Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International Council for Small Businesses (ICSB) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-alimentaire 4.0 en France : un état de lieux de technologies et services numériques proposés par les startup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide between Colombian and French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Americas Conference on Information Systems (AMCIS 2021) "Digital Innovation and Entrepreneurship"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’information en agriculture : Une étude exploratoire dans le métier de conseil agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the determinants of IT adoption in agriculture: On the use of an integrated TAM-TOE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determinants of IT adoption in agriculture using an integrated TAM-TOE model: A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la performance et du risque dans les coopératives agricoles selon une approche Business Analytics : analyse bibliométrique et revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Olou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining performance in turbulent times: Identifying, developing, and expanding core activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Global Entrepreneurship Policy &amp; Research Conference. "Entrepreneurship and Economic Development: A Winning Combination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB). FRA., Oct 2018, Washington, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-based view of social entrepreneurship: Identifying strategic and vulnerable operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance frontiers and improvement paths for social entrepreneurship in financial service: A DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin Bio, c’est bon pour l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Millésime Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths towards the double bottom-line of microfinance institutions: an application to The MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operational Research for Development 2017 (ICORD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Operational Research Societies (IFORS). CAN.; International Federation of Operational Research Societies (IFORS). CAN., Jul 2017, Québec, Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique : quelles spécificités d'exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction costs and market access in Sub-Saharan Africa: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market access and crop intensification: the case of maize in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd 2012 : Changements de pratiques et adoption de nouvelles technologies par les agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Sep 2012, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of the directional distance function in analyzing environmental policy on manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 AAEA annual meeting: Envisioning the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Long Beach, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of productive and environmental performance of pig farming systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity growth, technology progress and efficiency change in the French pig sector from 1996 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage laitier et l'environnement : quel impact sur le facteur travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accession of the East-European countries to the European Union and the impacts on arable world and European markets : a WEMAC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. EAAE Seminar : Modelling agricultural policies : state of the art and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Parme, Italy. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French pig production structure : between competitiveness and manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Lille 3,gremars. Modélisation Appliquée À La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lille, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production porcine en France : entre gains de productivité et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic microeconomic modeling of French beef supply response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agricultural Economics Research Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress of livestock, dairy and meat processing industry and marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Antalya, Turkey. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effects of alternative support policy instruments on beef supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dynamic beef supply response using a microeconomic approach : an application to the French cattle sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : International trade in livestock products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Auckland, New Zealand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Strasbourg, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decommissioning schemes in the French fishing industry : an evaluation of the performance of a public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Atlantic economic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Charleston, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Productivity Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, New York, United States. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Decommissioning schemes : a DEA Evaluation of the performance of a public policy : a first draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEAPM Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New York, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rejets polluants et mesure de la performance environnementale : une approche par les frontières de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Economie de l'environnement : L'efficacité des politiques publiques face à la gestion de l'environnement et des ressources renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental performance of French bovine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Operational Research Society,birmingham (gbr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Young OR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Guildford, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et performance environnementale des exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique et analyse de groupe : un exemple d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Conseil Régional de Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Séminaire "Jeunes chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Dourdan, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement de la libre disposition sur l'azote organique et inefficacités techniques : application aux exploitations porcines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress : Redefining the roles for European agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Edimbourg, Royaume-Uni. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4TH European Worshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector technical efficiency : an application to French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the AAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). USA., Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Umea, Sweden. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres scientifiques internationales du Programme Rade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale. Le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Station d'Economie Et Sociologie Ruralesivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Groupe de réflexion sur les systèmes d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rennes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the future of cereal yields : from technical ineffficiency until price efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop : the technology of primary production. Modelling agricultural supply response for policy analysis. The state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rendements céréaliers entre inefficacité technique et prix-efficacité : une approche duale et non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Sfax, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New business models for a co-evolution of digital, agro-ecological and circular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. 125 p., 2013, Actes des 6èmes journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges & Prospects: Governance & Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 1, 384 p., 2017, African Political, Economic, and Security Issues, 978-1-53611-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st century: Challenges and prospects. Volume 2: Environment and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 2, 409 p., 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments de la politique environnementale : application au bassin versant et au littoral de la rade de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique des efficacités : une approche duale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 3, 45 p., 1992, Méthodes et Instruments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How data and the digital technologies are shaping the data economy for agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjaak Wolfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Verdouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Ben Hassen; Hamid El Bilali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technologies for Sustainable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.43-68, 2026, 978-0-443-33508-2. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-33508-2.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into the strategic operations of social enterprises: Identifying improvement and betterment paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William D. Nelson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Business and Management. Volume 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-8-89113-795-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance Profiles of Microfinance Institutions: New Insights into the Management of their Double Bottom-Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Paula Matias Gama; Mário Augusto; Ricardo Emanuel Correia; Fábio Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance: Intervention in challenging contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-981-97-5387-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impact of food price rise in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joël Ambagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Farazmand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Encyclopedia of Public Administration, Public Policy, and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7999-8003, 2022, 978-3-030-66251-6. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66252-3_3862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et agro­écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural supply response to food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Nova Science Publishers, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing financial and social performance of microfinance institutions over time: The case of the MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges &amp; Prospects: Governance &amp; Businesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Nova Science Publishers, 384 p., 2017, African Political, Economic, and Security Issues, 978-92-9230-898-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European nitrate pollution regulation and French pig farms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling data irregularities and structural complexities in data envelopment analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, 978-0-387-71606-0. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71607-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Data Economy in Food Systems [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data4Food2030 : un projet Horizon Europe pour une économie des données équitable, inclusive et innovante au service des systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interview sur le projet Data4Food2030 : projet Horizon Europe (2022-2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blockchain pour bétonner la traçabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation : renouveler les liens : production-consommation, retisser la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of food price volatility on consumer welfare in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2023 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2022 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2021 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, pour une politique industrielle | La 5G dans les chaines de valeur des données – Un défi technologique et industriel devant nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ANRT. 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mondial des productions et des échanges de grandes cultures. Projections et simulations du modèle Wemac. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Inconnu. 2005, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la Politique Agricole Commune : évolution des rendements céréaliers entre inefficacité technique et prix-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inra. 1992, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les excédents d'intrants polluants dus à des inefficacités des producteurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1995. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08F6F1C5"/>
+    <w:nsid w:val="02B24869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-piot-lepetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4078-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124521762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9086-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1565662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01011-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1267346" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2021.1989993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tchakoute Tchuigoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1895683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nzongang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W555SZZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDX62MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0744-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-04-2013-0089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamdem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2008.11.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRN76FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9086-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NGLS99M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Br&#252;mmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kleinhanss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Weaver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368497327100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot-Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Rainelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot Lepetit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Mawu&#233;nam Dzegle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Melo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Olou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moing" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra - Umr Syst&#232;mes d'&#201;levage, Nutrition Animale Et Humaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Benjamin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Lille 3,gremars. Mod&#233;lisation Appliqu&#233;e &#192; La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Research Institute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Giguelay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Operational Research Society,birmingham (gbr)" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vermersch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional de Picardie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralesivry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boussemart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dervaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791244v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Wolfert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Verdouw" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33508-2.00009-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-in-business-and-management-volume-23/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717804v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819753871" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717901v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quentin Kane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Laure Mabah Tene" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-66252-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66252-3_3862" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fondo Sikod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786829v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=62579" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71607-7_7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290498v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Lucia Enriquez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lartia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603854v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603841v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801351v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057464v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057424v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204659v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Auphan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306136v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844139v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-piot-lepetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4078-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124521762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9086-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1565662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01011-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1267346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2021.1989993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tchakoute Tchuigoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1895683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nzongang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W555SZZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDX62MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0744-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-04-2013-0089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamdem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2008.11.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRN76FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9086-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NGLS99M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Br&#252;mmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kleinhanss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Weaver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368497327100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot-Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot Lepetit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Rainelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Mawu&#233;nam Dzegle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Melo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Olou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moing" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra - Umr Syst&#232;mes d'&#201;levage, Nutrition Animale Et Humaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Benjamin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Lille 3,gremars. Mod&#233;lisation Appliqu&#233;e &#192; La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Research Institute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Giguelay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Operational Research Society,birmingham (gbr)" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vermersch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional de Picardie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralesivry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boussemart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dervaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Wolfert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Verdouw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33508-2.00009-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-in-business-and-management-volume-23/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819753871" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quentin Kane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Laure Mabah Tene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-66252-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66252-3_3862" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=62579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fondo Sikod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416802v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71607-7_7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Lucia Enriquez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290456v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lartia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057464v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057424v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Auphan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306136v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>