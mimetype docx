--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Piot-Lepetit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-piot-lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4078-9056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124521762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9086-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Strategies of digitalization and sustainability in agrifood value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1565662. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1565662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-centric On-Farm Experimentation: digital tools for a scalable transformative pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer les zones d’ombre du « pouvoir transformatif » du numérique dans les systèmes alimentaires [Interviews]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richebourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability and open innovation: how they change innovation processes and strategies in the agrifood sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1267346), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.1267346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation des exploitations agricoles – Déterminants et impacts de l’adoption des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain, supply chains et durabilité des systèmes agri-alimentaires : quels impacts ? Une illustration à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital agriculture in Europe and in France: which organisations can boost adoption levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (CP22065), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP22065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, accompagner le changement de la fourche à la fourchette [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture numérique : les nouvelles technologiques numériques peuvent-elles accélérer la transformation profonde des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups and digital innovation in the agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do French agri-tech start-ups contribute to the sustainability of food value chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2021.1989993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of food value chains – between logistics and traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and performance of microfinance institutions in Latin America: A pseudo-panel malmquist index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tchakoute Tchuigoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1895683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : levier de l’agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Cercle des Économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business analytics for managing performance of microfinance Institutions: A flexible management of the implementation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths for microfinance institutions: An application to a network of village banks in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.1188-1210. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the drivers for franchised chains performance through the lens of the dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assâad El Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial sustainability and poverty outreach within a network of village banks in Cameroon: A multi DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234 (1), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological externalities and environmental policy: how to simulate manure management regulation within a DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0744-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational form and efficiency of franchise chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (7), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-04-2013-0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the industry on franchise chain efficiency:a meta-DEA and context-dependent DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (11), pp.1692-1699. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2013.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asynchronous approvals of GM crops: potential market impacts of a trade disruption of EU soy imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Henseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Gonzalez Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (12), pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’efficacité financière et sociale des institutions de microfinance du réseau MC² au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (160), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.160.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: Insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.268-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.268-280. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and environmental regulation : the effect of the nitrates directive in the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-007-9086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande bovine en France. Modélisation micro-économique et dynamique de l'offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation environnementale et efficacité des exploitations en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 268-269, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental regulations on the efficiency of arable farms in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (3), pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing organic nitrogen under the weak disposability assumption : an application to the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/000368497327100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des marges de manoeuvre des élevages à partir de la mesure des inefficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (5), pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves d'efficacité de l'agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et gains potentiels de productivité des exploitations céréalières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117-118, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, spécial La rade de Brest, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hs, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique en présence de fixités factorielles. Une application à l'économie céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105 (3), pp.457-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique de l'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31, pp.14-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire les pollutions azotées de l'élevage intensif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability – une convergence entre numérique et pratiques agricoles durables est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MoISA « Systèmes Alimentaires en Méditerranée » : SAM16 : Digital et numérique dans les agricultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming eco-efficiency analysis: a systematic literature review of frontier approaches for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofivi Mawuénam Dzegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer..Innover : le monde agricole et agroalimentaire Corse en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire "Mutations et Innovations Territoriales", Université de Corse, Nov 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European agricultural data governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop of Ethical Data Governance project: "Global agricultural data governance: Lessons from international initiatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les ressources numériques peuvent-elles contribuer à la transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique en agriculture et AgTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Collegiate Retailing Association (ACRA) 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Collegiate Retailing Association (ACRA), Mar 2022, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité numérique : reconnecter consommateurs et producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse "Le numérique comme levier pour l'agroécologie et l'alimentation durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des technologies et transition numérique : les points critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée Scientifique Vigne-Vin : le numérique en viticulture et œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-Food 4.0 for Key Challenges: An analysis of 95 French Innovative Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International Council for Small Businesses (ICSB) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-alimentaire 4.0 en France : un état de lieux de technologies et services numériques proposés par les startup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide between Colombian and French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Americas Conference on Information Systems (AMCIS 2021) "Digital Innovation and Entrepreneurship"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’information en agriculture : Une étude exploratoire dans le métier de conseil agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the determinants of IT adoption in agriculture: On the use of an integrated TAM-TOE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determinants of IT adoption in agriculture using an integrated TAM-TOE model: A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la performance et du risque dans les coopératives agricoles selon une approche Business Analytics : analyse bibliométrique et revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Olou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining performance in turbulent times: Identifying, developing, and expanding core activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Global Entrepreneurship Policy &amp; Research Conference. "Entrepreneurship and Economic Development: A Winning Combination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB). FRA., Oct 2018, Washington, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-based view of social entrepreneurship: Identifying strategic and vulnerable operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance frontiers and improvement paths for social entrepreneurship in financial service: A DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin Bio, c’est bon pour l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Millésime Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths towards the double bottom-line of microfinance institutions: an application to The MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operational Research for Development 2017 (ICORD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Operational Research Societies (IFORS). CAN.; International Federation of Operational Research Societies (IFORS). CAN., Jul 2017, Québec, Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique : quelles spécificités d'exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction costs and market access in Sub-Saharan Africa: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market access and crop intensification: the case of maize in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd 2012 : Changements de pratiques et adoption de nouvelles technologies par les agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Sep 2012, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of the directional distance function in analyzing environmental policy on manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 AAEA annual meeting: Envisioning the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Long Beach, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of productive and environmental performance of pig farming systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity growth, technology progress and efficiency change in the French pig sector from 1996 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage laitier et l'environnement : quel impact sur le facteur travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accession of the East-European countries to the European Union and the impacts on arable world and European markets : a WEMAC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. EAAE Seminar : Modelling agricultural policies : state of the art and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Parme, Italy. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French pig production structure : between competitiveness and manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Lille 3,gremars. Modélisation Appliquée À La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lille, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production porcine en France : entre gains de productivité et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic microeconomic modeling of French beef supply response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agricultural Economics Research Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress of livestock, dairy and meat processing industry and marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Antalya, Turkey. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effects of alternative support policy instruments on beef supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dynamic beef supply response using a microeconomic approach : an application to the French cattle sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : International trade in livestock products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Auckland, New Zealand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Strasbourg, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decommissioning schemes in the French fishing industry : an evaluation of the performance of a public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Atlantic economic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Charleston, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Productivity Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, New York, United States. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Decommissioning schemes : a DEA Evaluation of the performance of a public policy : a first draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEAPM Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New York, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rejets polluants et mesure de la performance environnementale : une approche par les frontières de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Economie de l'environnement : L'efficacité des politiques publiques face à la gestion de l'environnement et des ressources renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental performance of French bovine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Operational Research Society,birmingham (gbr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Young OR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Guildford, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et performance environnementale des exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique et analyse de groupe : un exemple d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Conseil Régional de Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Séminaire "Jeunes chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Dourdan, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement de la libre disposition sur l'azote organique et inefficacités techniques : application aux exploitations porcines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress : Redefining the roles for European agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Edimbourg, Royaume-Uni. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4TH European Worshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector technical efficiency : an application to French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the AAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). USA., Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Umea, Sweden. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres scientifiques internationales du Programme Rade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale. Le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Station d'Economie Et Sociologie Ruralesivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Groupe de réflexion sur les systèmes d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rennes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the future of cereal yields : from technical ineffficiency until price efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop : the technology of primary production. Modelling agricultural supply response for policy analysis. The state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rendements céréaliers entre inefficacité technique et prix-efficacité : une approche duale et non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Sfax, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New business models for a co-evolution of digital, agro-ecological and circular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. 125 p., 2013, Actes des 6èmes journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges & Prospects: Governance & Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 1, 384 p., 2017, African Political, Economic, and Security Issues, 978-1-53611-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st century: Challenges and prospects. Volume 2: Environment and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 2, 409 p., 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments de la politique environnementale : application au bassin versant et au littoral de la rade de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique des efficacités : une approche duale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 3, 45 p., 1992, Méthodes et Instruments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How data and the digital technologies are shaping the data economy for agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjaak Wolfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Verdouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Ben Hassen; Hamid El Bilali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technologies for Sustainable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.43-68, 2026, 978-0-443-33508-2. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-33508-2.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into the strategic operations of social enterprises: Identifying improvement and betterment paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William D. Nelson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Business and Management. Volume 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-8-89113-795-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance Profiles of Microfinance Institutions: New Insights into the Management of their Double Bottom-Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Paula Matias Gama; Mário Augusto; Ricardo Emanuel Correia; Fábio Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance: Intervention in challenging contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-981-97-5387-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impact of food price rise in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joël Ambagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Farazmand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Encyclopedia of Public Administration, Public Policy, and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7999-8003, 2022, 978-3-030-66251-6. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66252-3_3862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et agro­écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural supply response to food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Nova Science Publishers, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing financial and social performance of microfinance institutions over time: The case of the MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges &amp; Prospects: Governance &amp; Businesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Nova Science Publishers, 384 p., 2017, African Political, Economic, and Security Issues, 978-92-9230-898-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European nitrate pollution regulation and French pig farms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling data irregularities and structural complexities in data envelopment analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, 978-0-387-71606-0. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71607-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Data Economy in Food Systems [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data4Food2030 : un projet Horizon Europe pour une économie des données équitable, inclusive et innovante au service des systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interview sur le projet Data4Food2030 : projet Horizon Europe (2022-2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blockchain pour bétonner la traçabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation : renouveler les liens : production-consommation, retisser la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of food price volatility on consumer welfare in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2023 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2022 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2021 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, pour une politique industrielle | La 5G dans les chaines de valeur des données – Un défi technologique et industriel devant nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ANRT. 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mondial des productions et des échanges de grandes cultures. Projections et simulations du modèle Wemac. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Inconnu. 2005, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la Politique Agricole Commune : évolution des rendements céréaliers entre inefficacité technique et prix-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inra. 1992, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les excédents d'intrants polluants dus à des inefficacités des producteurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1995. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Piot-Lepetit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-piot-lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4078-9056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124521762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9086-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Strategies of digitalization and sustainability in agrifood value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1565662. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1565662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-centric On-Farm Experimentation: digital tools for a scalable transformative pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer les zones d’ombre du « pouvoir transformatif » du numérique dans les systèmes alimentaires [Interviews]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richebourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability and open innovation: how they change innovation processes and strategies in the agrifood sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1267346), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.1267346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalisation des exploitations agricoles – Déterminants et impacts de l’adoption des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain, supply chains et durabilité des systèmes agri-alimentaires : quels impacts ? Une illustration à partir d’études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital agriculture in Europe and in France: which organisations can boost adoption levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (CP22065), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP22065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture numérique : les nouvelles technologiques numériques peuvent-elles accélérer la transformation profonde des systèmes alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, accompagner le changement de la fourche à la fourchette [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start-ups and digital innovation in the agri-food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do French agri-tech start-ups contribute to the sustainability of food value chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26437015.2021.1989993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of food value chains – between logistics and traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership and performance of microfinance institutions in Latin America: A pseudo-panel malmquist index approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tchakoute Tchuigoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01605682.2021.1895683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : levier de l’agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Cercle des Économistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business analytics for managing performance of microfinance Institutions: A flexible management of the implementation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths for microfinance institutions: An application to a network of village banks in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (4), pp.1188-1210. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the drivers for franchised chains performance through the lens of the dynamic capabilities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assâad El Akremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.145-165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsbm.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial sustainability and poverty outreach within a network of village banks in Cameroon: A multi DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 234 (1), pp.319-330. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological externalities and environmental policy: how to simulate manure management regulation within a DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0744-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the industry on franchise chain efficiency:a meta-DEA and context-dependent DEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (11), pp.1692-1699. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2013.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational form and efficiency of franchise chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (7), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJRDM-04-2013-0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the asynchronous approvals of GM crops: potential market impacts of a trade disruption of EU soy imports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Henseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Gonzalez Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (12), pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure de l’efficacité financière et sociale des institutions de microfinance du réseau MC² au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kamdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (160), pp.99-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/med.160.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: Insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.268-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plural form chain and efficiency: insights from the French hotel chains and the DEA methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Perrigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.268-280. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2008.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity and environmental regulation : the effect of the nitrates directive in the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.433-446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-007-9086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande bovine en France. Modélisation micro-économique et dynamique de l'offre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation environnementale et efficacité des exploitations en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 268-269, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental regulations on the efficiency of arable farms in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (3), pp.184-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing organic nitrogen under the weak disposability assumption : an application to the French pig sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/000368497327100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des marges de manoeuvre des élevages à partir de la mesure des inefficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (5), pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réserves d'efficacité de l'agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et gains potentiels de productivité des exploitations céréalières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117-118, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, spécial La rade de Brest, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hs, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique en présence de fixités factorielles. Une application à l'économie céréalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 105 (3), pp.457-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique de l'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31, pp.14-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire les pollutions azotées de l'élevage intensif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bonnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital technology use lead to sustainable business model innovation? The case of the legume value chain in Occitanie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.167, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitainability – une convergence entre numérique et pratiques agricoles durables est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MoISA « Systèmes Alimentaires en Méditerranée » : SAM16 : Digital et numérique dans les agricultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming eco-efficiency analysis: a systematic literature review of frontier approaches for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofivi Mawuénam Dzegle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer..Innover : le monde agricole et agroalimentaire Corse en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire "Mutations et Innovations Territoriales", Université de Corse, Nov 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European agricultural data governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop of Ethical Data Governance project: "Global agricultural data governance: Lessons from international initiatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les ressources numériques peuvent-elles contribuer à la transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique en agriculture et AgTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Collegiate Retailing Association (ACRA) 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Collegiate Retailing Association (ACRA), Mar 2022, La Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité numérique : reconnecter consommateurs et producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de presse "Le numérique comme levier pour l'agroécologie et l'alimentation durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des technologies et transition numérique : les points critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée Scientifique Vigne-Vin : le numérique en viticulture et œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-Food 4.0 for Key Challenges: An analysis of 95 French Innovative Start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th International Council for Small Businesses (ICSB) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde : De la fourche à la fourchette : agro-alimentaire et traçabilité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-alimentaire 4.0 en France : un état de lieux de technologies et services numériques proposés par les startup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème conférence de l'Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital divide between Colombian and French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Americas Conference on Information Systems (AMCIS 2021) "Digital Innovation and Entrepreneurship"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies d’information en agriculture : Une étude exploratoire dans le métier de conseil agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Lachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the determinants of IT adoption in agriculture: On the use of an integrated TAM-TOE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la performance et du risque dans les coopératives agricoles selon une approche Business Analytics : analyse bibliométrique et revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Olou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determinants of IT adoption in agriculture using an integrated TAM-TOE model: A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., May 2019, Montpellier, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining performance in turbulent times: Identifying, developing, and expanding core activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Global Entrepreneurship Policy &amp; Research Conference. "Entrepreneurship and Economic Development: A Winning Combination"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Council for Small Business (ICSB). FRA., Oct 2018, Washington, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-based view of social entrepreneurship: Identifying strategic and vulnerable operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance frontiers and improvement paths for social entrepreneurship in financial service: A DEA framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual conference of Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Production and Operations Management Society (POMS). INT., May 2018, Houston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin Bio, c’est bon pour l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Millésime Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment and definition of improvement paths towards the double bottom-line of microfinance institutions: an application to The MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operational Research for Development 2017 (ICORD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Operational Research Societies (IFORS). CAN.; International Federation of Operational Research Societies (IFORS). CAN., Jul 2017, Québec, Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique : quelles spécificités d'exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transaction costs and market access in Sub-Saharan Africa: the case of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference of Agricultural Economists: Agriculture in an Interconnected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT., Aug 2015, Milan, Italy. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market access and crop intensification: the case of maize in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bignebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoProd 2012 : Changements de pratiques et adoption de nouvelles technologies par les agriculteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Sep 2012, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usefulness of the directional distance function in analyzing environmental policy on manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 AAEA annual meeting: Envisioning the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Long Beach, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of productive and environmental performance of pig farming systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity growth, technology progress and efficiency change in the French pig sector from 1996 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra - Umr Systèmes d'Élevage, Nutrition Animale Et Humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Green pork production : "Porcherie verte", a research initiative on environment-friendly pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage laitier et l'environnement : quel impact sur le facteur travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accession of the East-European countries to the European Union and the impacts on arable world and European markets : a WEMAC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. EAAE Seminar : Modelling agricultural policies : state of the art and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Parme, Italy. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French pig production structure : between competitiveness and manure management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université Lille 3,gremars. Modélisation Appliquée À La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lille, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production porcine en France : entre gains de productivité et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic microeconomic modeling of French beef supply response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Agricultural Economics Research Institute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International congress of livestock, dairy and meat processing industry and marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Antalya, Turkey. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effects of alternative support policy instruments on beef supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dynamic beef supply response using a microeconomic approach : an application to the French cattle sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : International trade in livestock products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Auckland, New Zealand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'agriculture et la politique agricole en Allemagne et en France : à la recherche de nouvelles voies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Strasbourg, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decommissioning schemes in the French fishing industry : an evaluation of the performance of a public policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Atlantic economic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Charleston, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental legislation on technical and environmental efficiency of arable farms in France and Germany : a comparison of parametric and non-parametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brümmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Kleinhanss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Productivity Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, New York, United States. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Decommissioning schemes : a DEA Evaluation of the performance of a public policy : a first draft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Giguelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEAPM Workshop 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, New York, United States. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rejets polluants et mesure de la performance environnementale : une approche par les frontières de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Economie de l'environnement : L'efficacité des politiques publiques face à la gestion de l'environnement et des ressources renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental performance of French bovine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Operational Research Society,birmingham (gbr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Young OR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Guildford, United Kingdom. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance technique et environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et performance environnementale des exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité technique et analyse de groupe : un exemple d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Conseil Régional de Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : une évaluation de la performance environnementale d'exploitations bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Séminaire "Jeunes chercheurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Dourdan, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement de la libre disposition sur l'azote organique et inefficacités techniques : application aux exploitations porcines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress : Redefining the roles for European agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Edimbourg, Royaume-Uni. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4TH European Worshop on Efficiency and Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Louvain-la-Neuve, Belgium. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector technical efficiency : an application to French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the AAEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subvector Technical EffÏciency : An Application to French Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Agricultural Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Agricultural Economics Association (AAEA). USA., Aug 1995, Indianapolis, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture's environmental externalities : is there a free lunch ? DEA evidence for French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Weaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Umea, Sweden. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres scientifiques internationales du Programme Rade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité technique et réduction des effluents d'origine animale. Le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Station d'Economie Et Sociologie Ruralesivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Groupe de réflexion sur les systèmes d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Rennes, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the future of cereal yields : from technical ineffficiency until price efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop : the technology of primary production. Modelling agricultural supply response for policy analysis. The state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rendements céréaliers entre inefficacité technique et prix-efficacité : une approche duale et non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Sfax, Tunisie. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New business models for a co-evolution of digital, agro-ecological and circular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. 125 p., 2013, Actes des 6èmes journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st century: Challenges and prospects. Volume 2: Environment and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 2, 409 p., 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges & Prospects: Governance & Businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Science Publishers, 1, 384 p., 2017, African Political, Economic, and Security Issues, 978-1-53611-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments de la politique environnementale : application au bassin versant et au littoral de la rade de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Goffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rainelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure non paramétrique des efficacités : une approche duale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 3, 45 p., 1992, Méthodes et Instruments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Temri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How data and the digital technologies are shaping the data economy for agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjaak Wolfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor Verdouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarek Ben Hassen; Hamid El Bilali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technologies for Sustainable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.43-68, 2026, 978-0-443-33508-2. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-33508-2.00009-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven insights into the strategic operations of social enterprises: Identifying improvement and betterment paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">William D. Nelson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Business and Management. Volume 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-8-89113-795-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance Profiles of Microfinance Institutions: New Insights into the Management of their Double Bottom-Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Paula Matias Gama; Mário Augusto; Ricardo Emanuel Correia; Fábio Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfinance: Intervention in challenging contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-981-97-5387-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impact of food price rise in Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joël Ambagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Farazmand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Encyclopedia of Public Administration, Public Policy, and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7999-8003, 2022, 978-3-030-66251-6. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66252-3_3862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et agro­écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-105, 2022, Livre blanc INRIA, 978-2-7261-1310-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural supply response to food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Nova Science Publishers, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing financial and social performance of microfinance institutions over time: The case of the MC² network in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nzongang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century: Challenges and Prospects. Volume 2: Environment and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, African Political, Economic, and Security Issues, 978-1-53612-164-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of food price volatility in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cameroon in the 21st Century - Challenges &amp; Prospects: Governance &amp; Businesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Nova Science Publishers, 384 p., 2017, African Political, Economic, and Security Issues, 978-92-9230-898-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European nitrate pollution regulation and French pig farms' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Moing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling data irregularities and structural complexities in data envelopment analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, 978-0-387-71606-0. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-71607-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Data Economy in Food Systems [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Agriculture Newsletter, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Lartia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data4Food2030 : un projet Horizon Europe pour une économie des données équitable, inclusive et innovante au service des systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interview sur le projet Data4Food2030 : projet Horizon Europe (2022-2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blockchain pour bétonner la traçabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation : renouveler les liens : production-consommation, retisser la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of food price volatility on consumer welfare in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Quentin Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Laure Mabah Tene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Joël Ambagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Sikod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture durable et pollutions diffuses dans la plaine de Bièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2023 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2022 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2021 - Version publique _ Institut Convergences Agriculture Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Lucia Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UMR ITAP, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, pour une politique industrielle | La 5G dans les chaines de valeur des données – Un défi technologique et industriel devant nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Auphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ANRT. 2021, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Saïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Temri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle mondial des productions et des échanges de grandes cultures. Projections et simulations du modèle Wemac. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Inconnu. 2005, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la Politique Agricole Commune : évolution des rendements céréaliers entre inefficacité technique et prix-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vermersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] inra. 1992, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les excédents d'intrants polluants dus à des inefficacités des producteurs agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1995. Français. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02B24869"/>
+    <w:nsid w:val="7029C031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-piot-lepetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4078-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124521762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9086-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1565662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01011-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1267346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2021.1989993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tchakoute Tchuigoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1895683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nzongang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W555SZZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDX62MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0744-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-04-2013-0089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamdem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2008.11.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRN76FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9086-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NGLS99M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Br&#252;mmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kleinhanss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Weaver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368497327100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot-Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot Lepetit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Rainelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Mawu&#233;nam Dzegle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Melo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437653v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Olou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moing" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra - Umr Syst&#232;mes d'&#201;levage, Nutrition Animale Et Humaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Benjamin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Lille 3,gremars. Mod&#233;lisation Appliqu&#233;e &#192; La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Research Institute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290700v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Giguelay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Operational Research Society,birmingham (gbr)" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vermersch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional de Picardie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403489v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306149v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralesivry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boussemart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dervaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Wolfert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Verdouw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33508-2.00009-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-in-business-and-management-volume-23/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717804v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819753871" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quentin Kane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Laure Mabah Tene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-66252-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66252-3_3862" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=62579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fondo Sikod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416802v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71607-7_7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Lucia Enriquez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290456v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lartia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603854v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057464v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057424v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Auphan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306136v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-piot-lepetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4078-9056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124521762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9086-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1565662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cook" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01011-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818873v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richebourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1267346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26437015.2021.1989993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tchakoute Tchuigoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2021.1895683" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nzongang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ass&#226;ad El Akremi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Perrigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9W555SZZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPDX62MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0744-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-04-2013-0089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamdem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.160.0099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2008.11.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRN76FXT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Moing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9086-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1NGLS99M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Br&#252;mmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kleinhanss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Weaver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/000368497327100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot-Lepetit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piot Lepetit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrre Rainelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Mawu&#233;nam Dzegle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285081v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Melo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Olou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra - Umr Syst&#232;mes d'&#201;levage, Nutrition Animale Et Humaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Benjamin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e Bigot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290701v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Lille 3,gremars. Mod&#233;lisation Appliqu&#233;e &#192; La Recherche En Sciences Sociales ,villeneuve d'Ascq (fra)" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agricultural Economics Research Institute" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Giguelay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Operational Research Society,birmingham (gbr)" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelink" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vermersch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional de Picardie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403489v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327563v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralesivry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boussemart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dervaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506211v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594654v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349955v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521017v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjaak Wolfert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor Verdouw" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33508-2.00009-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-in-business-and-management-volume-23/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819753871" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quentin Kane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Laure Mabah Tene" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-66252-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66252-3_3862" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=62579" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Ambagna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fondo Sikod" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416802v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-71607-7_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Lucia Enriquez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lartia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603854v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grappey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vachaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057464v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Auphan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bril" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931542v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844139v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>