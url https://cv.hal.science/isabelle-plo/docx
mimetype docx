--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -459,2298 +459,2298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 calreticulin mutations activate ATF6 to promote BCL-xL–mediated survival in myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Telomere occupancy by TRF2 is altered by KIT mutations and correlates with mastocytosis regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Arellano</w:t>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Heaton</w:t>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirielle Nauman</w:t>
+                <w:t xml:space="preserve">Sophia Ladraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Runnels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacky Gomez-Villa</w:t>
+                <w:t xml:space="preserve">Zakia Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024026940⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-025-01372-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269739v1</w:t>
+                <w:t xml:space="preserve">hal-05592597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Hepatic-like EPO as a Cause of Polycythemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type 2 calreticulin mutations activate ATF6 to promote BCL-xL–mediated survival in myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin</w:t>
+                <w:t xml:space="preserve">William Heaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darko Maric</w:t>
+                <w:t xml:space="preserve">Mirielle Nauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam Idriss</w:t>
+                <w:t xml:space="preserve">Abigail Runnels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delamare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Le Roy</w:t>
+                <w:t xml:space="preserve">Jacky Gomez-Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2414954⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (8), pp.971-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024026940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269737v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage de l’histoire naturelle des néoplasmes myéloprolifératifs grâce à une approche d’arbres phylogénétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Hepatic-like EPO as a Cause of Polycythemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson Josil</w:t>
+                <w:t xml:space="preserve">Darko Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Thuillier</w:t>
+                <w:t xml:space="preserve">Salam Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Chambrun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023213⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392 (17), pp.1684-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2414954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269721v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling, selection and hierarchical inference to determine the minimal dose in IFNα therapy against myeloproliferative neoplasms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décryptage de l’histoire naturelle des néoplasmes myéloprolifératifs grâce à une approche d’arbres phylogénétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Vainchenker</w:t>
+                <w:t xml:space="preserve">Jackson Josil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqae006⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.209-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269717v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective targeting of mutated calreticulin by the monoclonal antibody INCA033989 inhibits oncogenic function of MPN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modelling, selection and hierarchical inference to determine the minimal dose in IFNα therapy against myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Buonpane</w:t>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Celik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marty</w:t>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Lei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144 (22), pp.2336-2348. </w:t>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (2), pp.110-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024024373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqae006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269715v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired fibrinolysis in JAK2V617F-related myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Selective targeting of mutated calreticulin by the monoclonal antibody INCA033989 inhibits oncogenic function of MPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Bourrienne</w:t>
+                <w:t xml:space="preserve">Edimara Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Loyau</w:t>
+                <w:t xml:space="preserve">Rebecca Buonpane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Faille</w:t>
+                <w:t xml:space="preserve">Hamza Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séléna Akhenak</w:t>
+                <w:t xml:space="preserve">Angela Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.07.031⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (22), pp.2336-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024024373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269716v1</w:t>
+                <w:t xml:space="preserve">hal-05269715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double-edged sword of adenosine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Plo</w:t>
+                <w:t xml:space="preserve">Impaired fibrinolysis in JAK2V617F-related myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bourrienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séléna Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (11), pp.3199-3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427016v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to standard of care in early-phase myeloproliferative neoplasms: can interferon-α alter the natural history of the disease?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Edouard Martin</w:t>
+                <w:t xml:space="preserve">The double-edged sword of adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Plo</w:t>
+                <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (4), pp.850-862. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.13-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269731v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the p19/CDK4/CDK6 axis in Jak2V617F megakaryocytes accelerates the development of myelofibrosis</w:t>
+                <w:t xml:space="preserve">New approaches to standard of care in early-phase myeloproliferative neoplasms: can interferon-α alter the natural history of the disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Duparc</w:t>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Muller</w:t>
+                <w:t xml:space="preserve">Jean Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gilles</w:t>
+                <w:t xml:space="preserve">Jean-Edouard Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chédeville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-024-02170-5⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.850-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785472v1</w:t>
+                <w:t xml:space="preserve">hal-05269731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When monoclonal gammopathy‐associated chronic neutrophilic leukemia is a reactive process distinct from a clonal myeloproliferative neoplasm: Lessons from mistakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deregulation of the p19/CDK4/CDK6 axis in Jak2V617F megakaryocytes accelerates the development of myelofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Willekens</w:t>
+                <w:t xml:space="preserve">Delphine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chahine</w:t>
+                <w:t xml:space="preserve">Laure Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Dragani</w:t>
+                <w:t xml:space="preserve">Agathe Chédeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Khalife-Hachem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bigenwald</w:t>
+                <w:t xml:space="preserve">Mira El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eJHaem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jha2.713⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (4), pp.898-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02170-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441619v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing IFN Alpha Therapy against Myeloproliferative Neoplasms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When monoclonal gammopathy‐associated chronic neutrophilic leukemia is a reactive process distinct from a clonal myeloproliferative neoplasm: Lessons from mistakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Willekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Khalife-Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bigenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.122.001561⟩</w:t>
+              <w:t xml:space="preserve">eJHaem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.823-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jha2.713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308358v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PP2A-dependent autophagy enhances sensitivity to ruxolitinib in JAK2V617F myeloproliferative neoplasms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing IFN Alpha Therapy against Myeloproliferative Neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41408-023-00875-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 387 (1), pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.122.001561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822779v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secreted mutant calreticulins as rogue cytokines in myeloproliferative neoplasms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting PP2A-dependent autophagy enhances sensitivity to ruxolitinib in JAK2V617F myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Courdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pecquet</w:t>
+                <w:t xml:space="preserve">Loïc Platteeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Papadopoulos</w:t>
+                <w:t xml:space="preserve">Charlotte Ducau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balligand</w:t>
+                <w:t xml:space="preserve">Isabelle de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Chachoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+                <w:t xml:space="preserve">Emeline Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022016846⟩</w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41408-023-00875-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429999v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRSF2-P95H decreases JAK/STAT signaling in hematopoietic cells and delays myelofibrosis development in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Willekens</w:t>
+                <w:t xml:space="preserve">Secreted mutant calreticulins as rogue cytokines in myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Laplane</w:t>
+                <w:t xml:space="preserve">Nicolas Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Dagher</w:t>
+                <w:t xml:space="preserve">Thomas Balligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Benlabiod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadopoulos</w:t>
+                <w:t xml:space="preserve">Ilyas Chachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-023-01878-0⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (8), pp.917-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022016846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430024v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de l'hématopoïèse et des hémopathies : développement, dynamique et traitement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SRSF2-P95H decreases JAK/STAT signaling in hematopoietic cells and delays myelofibrosis development in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Willekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laplane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Benlabiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/hma.2022.1762⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.1287-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-023-01878-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134893v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the initiation and development of myeloproliferative neoplasms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématique de l'hématopoïèse et des hémopathies : développement, dynamique et traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2120374119⟩</w:t>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.183-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/hma.2022.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844872v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inherited gain‐of‐function risk allele in EPOR predisposes to familial JAK2 V617F myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Rabadan Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Caterina Damanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjh.18165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Ca2+ Homeostasis in Red Blood Cells of Polycythemia Vera Patients Following Disturbed Organelle Sorting during Terminal Erythropoiesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tracy Dagher</w:t>
+                <w:t xml:space="preserve">Inferring the initiation and development of myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giustin Rotordam</w:t>
+                <w:t xml:space="preserve">Alicia Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monedero Alonso</w:t>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+                <w:t xml:space="preserve">Mira El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (37), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11010049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2120374119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523607v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise GATA1 and SMC3 mutations alter megakaryocyte differentiation in a Down syndrome leukemia model</w:t>
               </w:r>
@@ -2864,7106 +2864,7382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the dynamic of mutated hematopoietic stem and progenitor cells induced by IFNα in myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Altered Ca2+ Homeostasis in Red Blood Cells of Polycythemia Vera Patients Following Disturbed Organelle Sorting during Terminal Erythropoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mosca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+                <w:t xml:space="preserve">Ralfs Buks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert John Noble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marzac</w:t>
+                <w:t xml:space="preserve">Maria Giustin Rotordam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monedero Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021010986⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452002v1</w:t>
+                <w:t xml:space="preserve">hal-03523607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Pluripotent Stem Cells Enable Disease Modeling and Drug Screening in Calreticulin del52 and ins5 Myeloproliferative Neoplasms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cintia Gomez Limia</w:t>
+                <w:t xml:space="preserve">Germline ATG2B/GSKIP-containing 14q32 duplication predisposes to early clonal hematopoiesis leading to myeloid neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana da Silva-Benedito</w:t>
+                <w:t xml:space="preserve">Pierre Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Lordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mira El-Khoury</w:t>
+                <w:t xml:space="preserve">Françoise Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Côme Meniane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000593⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01319-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263690v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline ATG2B/GSKIP-containing 14q32 duplication predisposes to early clonal hematopoiesis leading to myeloid neoplasms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Inferring the dynamic of mutated hematopoietic stem and progenitor cells induced by IFNα in myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert John Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marzac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Côme Meniane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (1), pp.126-137. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01319-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021010986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441339v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biallelic germline variants of SRP68 in a sporadic case with severe congenital neutropenia</w:t>
+                <w:t xml:space="preserve">Induced Pluripotent Stem Cells Enable Disease Modeling and Drug Screening in Calreticulin del52 and ins5 Myeloproliferative Neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
+                <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pagnier</w:t>
+                <w:t xml:space="preserve">Cintia Gomez Limia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Clauin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marty</w:t>
+                <w:t xml:space="preserve">Suzana da Silva-Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.247825⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), pp.e593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243114v1</w:t>
+                <w:t xml:space="preserve">hal-03263690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Pluripotent Stem Cells Enable Disease Modeling and Drug Screening in Calreticulin del52 and ins5 Myeloproliferative Neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mira El-Khoury</w:t>
+                <w:t xml:space="preserve">Identification of biallelic germline variants of SRP68 in a sporadic case with severe congenital neutropenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clauin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000593⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (4), pp.1216-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.247825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429987v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual role of EZH2 in megakaryocyte differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Mazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138 (17), pp.1603-1614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2019004638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyl-1 regulates primitive macrophages and microglia development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoutang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deshan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Lila Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Matherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.1382. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02886-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALR mutant protein rescues the response of MPL p.R464G variant associated with CAMT to eltrombopag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Basso-Valentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Oufadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Neven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 138 (6), pp.480-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2020010567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFN: Jekyll and Hyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 137 (3), pp.291-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2020008560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPARγ agonists promote the resolution of myelofibrosis in preclinical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sii-Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI136713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSPCs display within-family homogeneity in differentiation and proliferation despite population heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Tak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Prevedello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Paillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Benlabiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.60624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced pluripotent stem cells and hematological malignancies: A powerful tool for disease modeling and drug development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Donada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Basso-Valentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Monte-Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (2), pp.102060. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TET2 haploinsufficiency alters reprogramming into induced pluripotent stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Elisabeth Gomez Limia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hernan Bonamino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44, pp.101755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective interaction of mutant calreticulin and SOCE in megakaryocytes from patients with myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Buduo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Abbonante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 135 (2), pp.133-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019001103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different impact of calreticulin mutations on human hematopoiesis in myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Cabagnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vertenoeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (31), pp.5323-5337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41388-020-1368-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calreticulin del52 and ins5 knock-in mice recapitulate different myeloproliferative phenotypes observed in patients with MPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Benlabiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira da Costa Cacemiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.4886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAK2V617F myeloproliferative neoplasm eradication by a novel interferon/arsenic therapy involves PML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabih Maslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cassinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 218 (2), pp.e20201268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20201268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1017 – INVESTIGATING THE MECHANISMS OF IFNALPHA THERAPY IN JAK2V617F AND CALR MUTATED MYELOPROLIFERATIVE NEOPLASMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabih Maslah</w:t>
+                <w:t xml:space="preserve">Germline genetic factors in the pathogenesis of myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Rabadan Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2020.09.016⟩</w:t>
+              <w:t xml:space="preserve">Blood Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.100710 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.blre.2020.100710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469740v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-exposed and soluble calreticulin: conflicting biomarkers for cancer prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Kepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Kroemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.5323-5337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1792037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline genetic factors in the pathogenesis of myeloproliferative neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Vainchenker</w:t>
+                <w:t xml:space="preserve">1017 – INVESTIGATING THE MECHANISMS OF IFNALPHA THERAPY IN JAK2V617F AND CALR MUTATED MYELOPROLIFERATIVE NEOPLASMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabih Maslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.blre.2020.100710⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2020.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491411v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA‐bound elastase of neutrophil extracellular traps degrades plasminogen, reduces plasmin formation, and decreases fibrinolysis: proof of concept in septic shock plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayana Barbosa Da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluvia Ramírez Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Stiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Cougourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Quantitative Biology, 33 (12), pp.14270-14280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.201901363RRR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05368569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of interferon on a triple positive polycythemia vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Campario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Aral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.1210-1212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-019-0636-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCM8-and MCM9 Deficiencies Cause Lifelong Increased Hematopoietic DNA Damage Driving p53- Dependent Myeloid Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy da Costa de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (11), pp.2851 - 2865. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie V. Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupted filamin A/αIIbβ3 interaction induces macrothrombocytopenia by increasing RhoA activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Donada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Lordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 133 (16), pp.1778-1788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-07-861427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited transmission of the CSF3R T618I mutational hotspot in familial chronic neutrophilic leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not just another kinase mutation!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 134 (26), pp.2414-2416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019003206⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 134 (26), pp.2335-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019003650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441297v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just another kinase mutation!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inherited transmission of the CSF3R T618I mutational hotspot in familial chronic neutrophilic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duployez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Willekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marceau-Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 134 (26), pp.2335-2337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019003650⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 134 (26), pp.2414-2416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019003206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430049v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie V Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the SRP54 gene cause severe congenital neutropenia as well as Shwachman-Diamond–like syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fenneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132 (12), pp.1318-1331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2017-12-820308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSP27 is a partner of JAK2-STAT5 and a potential therapeutic target in myelofibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Kubovcakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03627-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and Synergistic Targeting of JAK2V617F Cells By Interferon Alpha and Arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cassinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lallemand-Breitenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132 (Supplement 1), pp.52-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2018-99-112518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pathogenic mechanisms induced by germline erythropoietin receptor mutations in primary erythrocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Balligrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (4), pp.575-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2017.176370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of MPL R102P Mutation in Hereditary Thrombocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellanne-Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2017.00235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A driver role for GABA metabolism in controlling stem and proliferative cell state through GHB production in glioma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joanna Lipecka</w:t>
+                <w:t xml:space="preserve">Critical role of the HDAC6–cortactin axis in human megakaryocyte maturation leading to a proplatelet-formation defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahia Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashfaq Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameez Ishaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberta Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-016-1659-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01690-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-01481051v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of the HDAC6–cortactin axis in human megakaryocyte maturation leading to a proplatelet-formation defect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberta Palazzo</w:t>
+                <w:t xml:space="preserve">Acquired TET2 mutation in one patient with familial platelet disorder with predisposition to AML led to the development of pre-leukaemic clone resulting in T2-ALL and AML-M0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir T. Manchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01690-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.1237 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.13051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992921v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired TET2 mutation in one patient with familial platelet disorder with predisposition to AML led to the development of pre-leukaemic clone resulting in T2-ALL and AML-M0</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Meurice</w:t>
+                <w:t xml:space="preserve">CXCL12/CXCR4 pathway is activated by oncogenic JAK2 in a PI3K-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Wittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Oishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.13051⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.10789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537098v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCL12/CXCR4 pathway is activated by oncogenic JAK2 in a PI3K-dependent manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nobutaka Fujii</w:t>
+                <w:t xml:space="preserve">A driver role for GABA metabolism in controlling stem and proliferative cell state through GHB production in glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias A El-Habr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Luiz Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Burel-Vandenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bogeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lipecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.10789⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133 (4), pp.645-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-016-1659-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02380531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01481051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCR4/CXCL12 axis counteracts hematopoietic stem cell exhaustion through selective protection against oxidative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward Owusu Kwarteng</w:t>
+                <w:t xml:space="preserve">P53 activation inhibits all types of hematopoietic progenitors and all stages of megakaryopoiesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.31980-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01472381v1</w:t>
+                <w:t xml:space="preserve">pasteur-01467563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P53 activation inhibits all types of hematopoietic progenitors and all stages of megakaryopoiesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anita Roy</w:t>
+                <w:t xml:space="preserve">CXCR4/CXCL12 axis counteracts hematopoietic stem cell exhaustion through selective protection against oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Dépond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlen Foudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Owusu Kwarteng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.37827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01467563v1</w:t>
+                <w:t xml:space="preserve">inserm-01472381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TET2-mediated 5-hydroxymethylcytosine induces genetic instability and mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam A Talhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Cabagnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dnarep.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01405648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph− myeloproliferative neoplasm red blood cells display deregulation of IQGAP1-Rho GTPase signaling depending on CALR/JAK2 status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Socoro-Yuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affif Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1863 (11), pp.2758 - 2765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of atypical thrombopoietin receptor (MPL) mutations in triple negative essential thrombocythemia patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Cabagnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Favale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahia Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127, pp.333-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2015-07-661983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés et rôles biologiques des protéines TET au cours du développement et de l’hématopoïèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Scourzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.268-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20153103012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02015397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of RUNX1 activity is critical for leukemic predisposition but not for thrombocytopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir T Manchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tomowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (125), pp.930-940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2014-06-585513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA binding of the p21 repressor ZBTB2 is inhibited by cytosine hydroxymethylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Miscioscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 446 (1), pp.341-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of TET2-mediated conversion of 5-methylcytosine to 5-hydroxymethylcytosine disturbs erythroid and granulomonocytic differentiation of human hematopoietic progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Almire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Vasanthakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 118 (9), pp.2551-2555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2010-12-324707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AKT1 represses gene conversion induced by different genotoxic stresses and induces supernumerary centrosomes and aneuploidy, in hamster ovary cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.2231-2237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/onc.2009.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the ten-eleven translocation 2 (TET2) gene in familial myeloproliferative neoplasms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Dupont</w:t>
+                <w:t xml:space="preserve">Role of MRE11 in chromosomal non-homologous end-joining in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastazja Grabarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-01-197525⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.819-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.1641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453231v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect in XRCC4 and KU80 differentially affect the joining of distal nonhomologous ends.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the ten-eleven translocation 2 (TET2) gene in familial myeloproliferative neoplasms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panelatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (8), pp.1628-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-01-197525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309956v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptotic Topoisomerase I-DNA Complexes Induced by Staurosporine-mediated Oxygen Radicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qasim Khan</w:t>
+                <w:t xml:space="preserve">Defects in XRCC4 and KU80 differentially affect the joining of distal nonhomologous ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Guirouilh-Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard S. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M410277200⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (52), pp.20902-20907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0708541104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438646v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase Cζ mediated Raf-1/extracellular-regulated kinase activation by daunorubicin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect in XRCC4 and KU80 differentially affect the joining of distal nonhomologous ends.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hernandez</w:t>
+                <w:t xml:space="preserve">Josée Guirouilh-Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (52), pp.20902-20907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2002-05-1585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349095v1</w:t>
+                <w:t xml:space="preserve">hal-00309956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress-induced activation of Lyn recruits sphingomyelinase and is requisite for its stimulation by Ara-C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bezombes</w:t>
+                <w:t xml:space="preserve">Apoptotic Topoisomerase I-DNA Complexes Induced by Staurosporine-mediated Oxygen Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pourquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimasa Urasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.00-0787fje⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (48), pp.50499-50504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M410277200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349143v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protein kinase Cζ mediated Raf-1/extracellular-regulated kinase activation by daunorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mansat-De Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (4), pp.1543-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2002-05-1585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidative stress-induced activation of Lyn recruits sphingomyelinase and is requisite for its stimulation by Ara-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bezombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mansat-de Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quillet-Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (9), pp.1583-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.00-0787fje⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daunorubicin- and Mitoxantrone-Triggered Phosphatidylcholine Hydrolysis: Implication in Drug-Induced Ceramide Generation and Apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mansat-de Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Levade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (1), pp.118-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/mol.55.1.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9973,163 +10249,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hepatic-like Erythropoietin with Enhanced Activity As a New Cause of Hereditary and Acquired Erythrocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Hematology, Dec 2024, San Diego (CA), United States. pp.LBA-2-LBA-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2024-213000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10139,279 +10415,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyl-1 marks and regulates primitive macrophages and microglia development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoutang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deshan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Lila Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Matherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lécluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Long-Term Efficacy of Ifnα in JAK2V617F and Calr-Mutated MPN Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Vertenoeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId414"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10558,51 +10834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Maslah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alexe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60884-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Beaupain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Durix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arellano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heaton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirielle Nauman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Runnels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Gomez-Villa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Maric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delamare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2414954" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Josil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thuillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chambrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edimara Reis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buonpane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Celik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024024373" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Akhenak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.07.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Antony-Debr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283469" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283958" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duparc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ch&#233;deville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Khoury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02170-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chahine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dragani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Khalife-Hachem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.713" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Courdy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Platteeuw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ducau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Araujo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-023-00875-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pecquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadopoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chachoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016846" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Benlabiod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01878-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Rabadan Moraes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Caterina Damanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI156290" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Gomez Limia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana da Silva-Benedito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000593" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Isnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Meniane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01319-w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Clauin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.247825" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03448744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004638" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoutang Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Ren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lila Kaushik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Matherat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02886-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basso-Valentina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Levy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Varghese" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010567" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008560" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266494v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Tak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Prevedello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Benlabiod" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donada" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basso-Valentina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monte-Mor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Elisabeth Gomez Limia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Stefano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hernan Bonamino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101755" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Buduo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Abbonante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moccia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rumi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001103" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Cabagnols" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vertenoeil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1368-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Costa Cacemiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18691-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201268" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05469740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noble" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.09.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441316v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1792037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2020.100710" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05368569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluvia Ram&#237;rez Aquino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Stiel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cougourdan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901363RRR" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campario" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourgeois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0636-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397140v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy da Costa de Jesus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.095" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mansier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V. Guitart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001163" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guitart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau-Renaut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003206" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430049v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003650" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140431v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie V Guitart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343565v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-12-820308" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01864299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sevin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Kubovcakova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Causse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vitte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03627-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lallemand-Breitenbach" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Verger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-112518" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Verdier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosjean" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.176370" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617931v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellanne-Chantelot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00235" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992921v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahia Messaoudi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Ali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Ishaq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Palazzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01690-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Manchev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouzid" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Leite" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13051" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380531v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Abdelouahab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wittner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Oishi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Fujii" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10789" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472381v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie D&#233;pond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang He" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Owusu Kwarteng" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37827" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01467563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Pan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Roy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7881" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01258942v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Favale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Defour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-661983" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02015397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Scourzic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01681166v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Manchev" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tomowiak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-585513" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994537v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafaye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miscioscia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390385v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pronier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Almire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mokrani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Vasanthakumar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-12-324707" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413792v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.85" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453231v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Leroy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panelatti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dupont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-01-197525" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309956v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Guirouilh-Barbat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lopez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rass" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-De Mas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1585" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349143v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-de Mas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0787fje" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349169v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.55.1.118" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508642v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-213000" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992875v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann L&#233;cluse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027766v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vertenoeil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Maslah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alexe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60884-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Beaupain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Durix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ladraa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Belaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01372-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arellano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirielle Nauman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Runnels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Gomez-Villa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Maric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delamare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Roy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2414954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Josil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chambrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edimara Reis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buonpane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Celik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024024373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Akhenak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Antony-Debr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duparc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ch&#233;deville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Khoury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02170-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chahine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dragani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Khalife-Hachem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Courdy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Platteeuw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ducau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Araujo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-023-00875-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pecquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadopoulos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chachoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016846" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Benlabiod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01878-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Rabadan Moraes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Caterina Damanti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI156290" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Isnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Meniane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01319-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Gomez Limia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana da Silva-Benedito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000593" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Clauin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.247825" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03448744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoutang Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lila Kaushik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Matherat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02886-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basso-Valentina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Varghese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010567" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008560" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266494v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Tak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Prevedello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Benlabiod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60624" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441319v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basso-Valentina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monte-Mor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102060" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Elisabeth Gomez Limia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Stefano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hernan Bonamino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101755" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Buduo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Abbonante" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moccia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rumi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Cabagnols" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vertenoeil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1368-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Costa Cacemiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18691-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201268" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2020.100710" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1792037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05469740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noble" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05368569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluvia Ram&#237;rez Aquino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Stiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cougourdan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901363RRR" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campario" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourgeois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0636-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy da Costa de Jesus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.095" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mansier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V. Guitart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001163" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429945v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guitart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430049v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003650" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau-Renaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003206" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140431v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie V Guitart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-12-820308" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01864299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sevin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Kubovcakova" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Causse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vitte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03627-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lallemand-Breitenbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Verger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-112518" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403399v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Verdier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosjean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.176370" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617931v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellanne-Chantelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00235" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992921v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahia Messaoudi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Ali" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Ishaq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Palazzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01690-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Manchev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouzid" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Leite" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380531v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Abdelouahab" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wittner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Oishi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Fujii" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10789" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01467563v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Pan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Roy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7881" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472381v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie D&#233;pond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang He" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Owusu Kwarteng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37827" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01258942v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Favale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Defour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-661983" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02015397v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Scourzic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01681166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Manchev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tomowiak" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-585513" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafaye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miscioscia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pronier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Almire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mokrani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Vasanthakumar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-12-324707" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413792v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S Lopez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.85" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413788v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rass" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazja Grabarz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gautier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1641" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7K17K1DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panelatti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dupont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-01-197525" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048190v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Guirouilh-Barbat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Lopez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708541104" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309956v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lopez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-De Mas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1585" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-de Mas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0787fje" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.55.1.118" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508642v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-213000" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992875v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann L&#233;cluse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027766v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vertenoeil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>