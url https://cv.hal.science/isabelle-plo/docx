--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -861,884 +861,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décryptage de l’histoire naturelle des néoplasmes myéloprolifératifs grâce à une approche d’arbres phylogénétiques</w:t>
+                <w:t xml:space="preserve">New approaches to standard of care in early-phase myeloproliferative neoplasms: can interferon-α alter the natural history of the disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson Josil</w:t>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Thuillier</w:t>
+                <w:t xml:space="preserve">Jean Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Chambrun</w:t>
+                <w:t xml:space="preserve">Jean-Edouard Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023213⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.850-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269721v1</w:t>
+                <w:t xml:space="preserve">hal-05269731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling, selection and hierarchical inference to determine the minimal dose in IFNα therapy against myeloproliferative neoplasms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deregulation of the p19/CDK4/CDK6 axis in Jak2V617F megakaryocytes accelerates the development of myelofibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Vainchenker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Plo</w:t>
+                <w:t xml:space="preserve">Hélène Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqae006⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (4), pp.898-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-024-02170-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269717v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective targeting of mutated calreticulin by the monoclonal antibody INCA033989 inhibits oncogenic function of MPN</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décryptage de l’histoire naturelle des néoplasmes myéloprolifératifs grâce à une approche d’arbres phylogénétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Lei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jackson Josil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024024373⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.209-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269715v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired fibrinolysis in JAK2V617F-related myeloproliferative neoplasms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modelling, selection and hierarchical inference to determine the minimal dose in IFNα therapy against myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Faille</w:t>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gay</w:t>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séléna Akhenak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (11), pp.3199-3208. </w:t>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (2), pp.110-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqae006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269716v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double-edged sword of adenosine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective targeting of mutated calreticulin by the monoclonal antibody INCA033989 inhibits oncogenic function of MPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edimara Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Buonpane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283469⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (22), pp.2336-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024024373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427016v1</w:t>
+                <w:t xml:space="preserve">hal-05269715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to standard of care in early-phase myeloproliferative neoplasms: can interferon-α alter the natural history of the disease?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired fibrinolysis in JAK2V617F-related myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Marti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Charlotte Bourrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séléna Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (11), pp.3199-3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269731v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the p19/CDK4/CDK6 axis in Jak2V617F megakaryocytes accelerates the development of myelofibrosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agathe Chédeville</w:t>
+                <w:t xml:space="preserve">The double-edged sword of adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira El Khoury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (4), pp.898-902. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.13-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-024-02170-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785472v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When monoclonal gammopathy‐associated chronic neutrophilic leukemia is a reactive process distinct from a clonal myeloproliferative neoplasm: Lessons from mistakes</w:t>
               </w:r>
@@ -1858,64 +1858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing IFN Alpha Therapy against Myeloproliferative Neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2364,51 +2364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique de l'hématopoïèse et des hémopathies : développement, dynamique et traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inherited gain‐of‐function risk allele in EPOR predisposes to familial JAK2 V617F myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Rabadan Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,51 +2602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the initiation and development of myeloproliferative neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rakotonirainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,325 +2730,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise GATA1 and SMC3 mutations alter megakaryocyte differentiation in a Down syndrome leukemia model</w:t>
+                <w:t xml:space="preserve">Altered Ca2+ Homeostasis in Red Blood Cells of Polycythemia Vera Patients Following Disturbed Organelle Sorting during Terminal Erythropoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Arkoun</w:t>
+                <w:t xml:space="preserve">Ralfs Buks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Robert</w:t>
+                <w:t xml:space="preserve">Maria Giustin Rotordam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Boudia</w:t>
+                <w:t xml:space="preserve">David Monedero Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Mazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dufour</w:t>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI156290⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441606v1</w:t>
+                <w:t xml:space="preserve">hal-03523607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Ca2+ Homeostasis in Red Blood Cells of Polycythemia Vera Patients Following Disturbed Organelle Sorting during Terminal Erythropoiesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise GATA1 and SMC3 mutations alter megakaryocyte differentiation in a Down syndrome leukemia model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralfs Buks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tracy Dagher</w:t>
+                <w:t xml:space="preserve">Elie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giustin Rotordam</w:t>
+                <w:t xml:space="preserve">Fabien Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monedero Alonso</w:t>
+                <w:t xml:space="preserve">Stefania Mazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+                <w:t xml:space="preserve">Virginie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (14), pp.131-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11010049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI156290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523607v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline ATG2B/GSKIP-containing 14q32 duplication predisposes to early clonal hematopoiesis leading to myeloid neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,498 +3132,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the dynamic of mutated hematopoietic stem and progenitor cells induced by IFNα in myeloproliferative neoplasms</w:t>
+                <w:t xml:space="preserve">Identification of biallelic germline variants of SRP68 in a sporadic case with severe congenital neutropenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mosca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+                <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert John Noble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marzac</w:t>
+                <w:t xml:space="preserve">Anne Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Clauin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2021010986⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (4), pp.1216-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.247825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452002v1</w:t>
+                <w:t xml:space="preserve">hal-03243114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced Pluripotent Stem Cells Enable Disease Modeling and Drug Screening in Calreticulin del52 and ins5 Myeloproliferative Neoplasms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Gomez Limia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana da Silva-Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Lordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (7), pp.e593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biallelic germline variants of SRP68 in a sporadic case with severe congenital neutropenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring the dynamic of mutated hematopoietic stem and progenitor cells induced by IFNα in myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pagnier</w:t>
+                <w:t xml:space="preserve">Matthieu Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Clauin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marty</w:t>
+                <w:t xml:space="preserve">Robert John Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (4), pp.1216-1219. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.247825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021010986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243114v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual role of EZH2 in megakaryocyte differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Mazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoutang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deshan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Lila Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,2483 +3936,2526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN: Jekyll and Hyde</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HSPCs display within-family homogeneity in differentiation and proliferation despite population heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Prevedello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Paillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Benlabiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020008560⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.60624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441320v1</w:t>
+                <w:t xml:space="preserve">hal-03266494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPARγ agonists promote the resolution of myelofibrosis in preclinical models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IFN: Jekyll and Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131 (11), </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (3), pp.291-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI136713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020008560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429976v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSPCs display within-family homogeneity in differentiation and proliferation despite population heterogeneity</w:t>
+                <w:t xml:space="preserve">PPARγ agonists promote the resolution of myelofibrosis in preclinical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Tak</w:t>
+                <w:t xml:space="preserve">Juliette Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Prevedello</w:t>
+                <w:t xml:space="preserve">Joseph Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Simon</w:t>
+                <w:t xml:space="preserve">Carolina Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Paillon</w:t>
+                <w:t xml:space="preserve">Karine Sii-Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camélia Benlabiod</w:t>
+                <w:t xml:space="preserve">Mohammad Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.60624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI136713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266494v2</w:t>
+                <w:t xml:space="preserve">hal-04429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced pluripotent stem cells and hematological malignancies: A powerful tool for disease modeling and drug development</w:t>
+                <w:t xml:space="preserve">Surface-exposed and soluble calreticulin: conflicting biomarkers for cancer prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Donada</w:t>
+                <w:t xml:space="preserve">Oliver Kepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Basso-Valentina</w:t>
+                <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arkoun</w:t>
+                <w:t xml:space="preserve">Liwei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Monte-Mor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guido Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (2), pp.102060. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.5323-5337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1792037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441319v1</w:t>
+                <w:t xml:space="preserve">hal-04441316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TET2 haploinsufficiency alters reprogramming into induced pluripotent stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Secardin</w:t>
+                <w:t xml:space="preserve">1017 – INVESTIGATING THE MECHANISMS OF IFNALPHA THERAPY IN JAK2V617F AND CALR MUTATED MYELOPROLIFERATIVE NEOPLASMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Elisabeth Gomez Limia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Saliba</w:t>
+                <w:t xml:space="preserve">Robert Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabih Maslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101755⟩</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exphem.2020.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429959v1</w:t>
+                <w:t xml:space="preserve">hal-05469740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective interaction of mutant calreticulin and SOCE in megakaryocytes from patients with myeloproliferative neoplasms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Abbonante</w:t>
+                <w:t xml:space="preserve">Germline genetic factors in the pathogenesis of myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Rabadan Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Rumi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019001103⟩</w:t>
+              <w:t xml:space="preserve">Blood Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.100710 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.blre.2020.100710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430037v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different impact of calreticulin mutations on human hematopoiesis in myeloproliferative neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marzac</w:t>
+                <w:t xml:space="preserve">Induced pluripotent stem cells and hematological malignancies: A powerful tool for disease modeling and drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Basso-Valentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Monte-Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-1368-3⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.102060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.102060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429967v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calreticulin del52 and ins5 knock-in mice recapitulate different myeloproliferative phenotypes observed in patients with MPN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camélia Benlabiod</w:t>
+                <w:t xml:space="preserve">Defective interaction of mutant calreticulin and SOCE in megakaryocytes from patients with myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Buduo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Abbonante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira da Costa Cacemiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Muller</w:t>
+                <w:t xml:space="preserve">Elisa Rumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18691-3⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019001103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429972v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAK2V617F myeloproliferative neoplasm eradication by a novel interferon/arsenic therapy involves PML</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Calreticulin del52 and ins5 knock-in mice recapitulate different myeloproliferative phenotypes observed in patients with MPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Benlabiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira da Costa Cacemiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Vainchenker</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 218 (2), pp.e20201268. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20201268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055414v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline genetic factors in the pathogenesis of myeloproliferative neoplasms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different impact of calreticulin mutations on human hematopoiesis in myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">William Vainchenker</w:t>
+                <w:t xml:space="preserve">Xénia Cabagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vertenoeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.blre.2020.100710⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (31), pp.5323-5337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-1368-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491411v1</w:t>
+                <w:t xml:space="preserve">hal-04429967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-exposed and soluble calreticulin: conflicting biomarkers for cancer prognosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Kepp</w:t>
+                <w:t xml:space="preserve">TET2 haploinsufficiency alters reprogramming into induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Liu</w:t>
+                <w:t xml:space="preserve">Cintia Elisabeth Gomez Limia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwei Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Plo</w:t>
+                <w:t xml:space="preserve">Antonio Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Kroemer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Hernan Bonamino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.5323-5337. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.101755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2020.1792037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441316v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1017 – INVESTIGATING THE MECHANISMS OF IFNALPHA THERAPY IN JAK2V617F AND CALR MUTATED MYELOPROLIFERATIVE NEOPLASMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+                <w:t xml:space="preserve">JAK2V617F myeloproliferative neoplasm eradication by a novel interferon/arsenic therapy involves PML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabih Maslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Noble</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabih Maslah</w:t>
+                <w:t xml:space="preserve">Bruno Cassinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88, pp.S22. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218 (2), pp.e20201268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exphem.2020.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20201268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469740v1</w:t>
+                <w:t xml:space="preserve">hal-04055414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA‐bound elastase of neutrophil extracellular traps degrades plasminogen, reduces plasmin formation, and decreases fibrinolysis: proof of concept in septic shock plasma</w:t>
+                <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayana Barbosa Da Cruz</w:t>
+                <w:t xml:space="preserve">Olivier Mansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Helms</w:t>
+                <w:t xml:space="preserve">Badr Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluvia Ramírez Aquino</w:t>
+                <w:t xml:space="preserve">Amelie V Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Stiel</w:t>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Cougourdan</w:t>
+                <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quantitative Biology, 33 (12), pp.14270-14280. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201901363RRR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05368569v1</w:t>
+                <w:t xml:space="preserve">hal-04140431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interferon on a triple positive polycythemia vera</w:t>
+                <w:t xml:space="preserve">DNA‐bound elastase of neutrophil extracellular traps degrades plasminogen, reduces plasmin formation, and decreases fibrinolysis: proof of concept in septic shock plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Campario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mosca</w:t>
+                <w:t xml:space="preserve">Dayana Barbosa Da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Aral</w:t>
+                <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bourgeois</w:t>
+                <w:t xml:space="preserve">Lluvia Ramírez Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martin</w:t>
+                <w:t xml:space="preserve">Laure Stiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Cougourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-019-0636-0⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quantitative Biology, 33 (12), pp.14270-14280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901363RRR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441302v1</w:t>
+                <w:t xml:space="preserve">inserm-05368569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCM8-and MCM9 Deficiencies Cause Lifelong Increased Hematopoietic DNA Damage Driving p53- Dependent Myeloid Tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of interferon on a triple positive polycythemia vera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Bernex</w:t>
+                <w:t xml:space="preserve">Hugo Campario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy da Costa de Jesus</w:t>
+                <w:t xml:space="preserve">Bernard Aral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Hodroj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marty</w:t>
+                <w:t xml:space="preserve">Valentin Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.095⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.1210-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-019-0636-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397140v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCM8-and MCM9 Deficiencies Cause Lifelong Increased Hematopoietic DNA Damage Driving p53- Dependent Myeloid Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Kilani</w:t>
+                <w:t xml:space="preserve">Malik Lutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie V. Guitart</w:t>
+                <w:t xml:space="preserve">Florence F. Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Cindy da Costa de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
+                <w:t xml:space="preserve">Dana Hodroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (11), pp.2851 - 2865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194452v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted filamin A/αIIbβ3 interaction induces macrothrombocytopenia by increasing RhoA activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mansier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Donada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valentina Ceglia</w:t>
+                <w:t xml:space="preserve">Amélie V. Guitart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 133 (16), pp.1778-1788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-07-861427⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441275v1</w:t>
+                <w:t xml:space="preserve">hal-03194452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just another kinase mutation!</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disrupted filamin A/αIIbβ3 interaction induces macrothrombocytopenia by increasing RhoA activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 134 (26), pp.2335-2337. </w:t>
+              <w:t xml:space="preserve">, 2019, 133 (16), pp.1778-1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2019003650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-07-861427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430049v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherited transmission of the CSF3R T618I mutational hotspot in familial chronic neutrophilic leukemia</w:t>
               </w:r>
@@ -6526,204 +6569,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a knock-in mouse model of JAK2V617F MPN emerging from a minority of mutated hematopoietic stem cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not just another kinase mutation!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 134 (26), pp.2383-2387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019001163⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 134 (26), pp.2335-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019003650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140431v1</w:t>
+                <w:t xml:space="preserve">hal-04430049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the SRP54 gene cause severe congenital neutropenia as well as Shwachman-Diamond–like syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellanné-Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,64 +6947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and Synergistic Targeting of JAK2V617F Cells By Interferon Alpha and Arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cassinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lallemand-Breitenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,878 +7062,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pathogenic mechanisms induced by germline erythropoietin receptor mutations in primary erythrocytosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A driver role for GABA metabolism in controlling stem and proliferative cell state through GHB production in glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Balligrand</w:t>
+                <w:t xml:space="preserve">Elias A El-Habr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Verdier</w:t>
+                <w:t xml:space="preserve">Gustavo Luiz Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Grosjean</w:t>
+                <w:t xml:space="preserve">Fanny Burel-Vandenbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bogeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lipecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.176370⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133 (4), pp.645-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-016-1659-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403399v1</w:t>
+                <w:t xml:space="preserve">inserm-01481051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of MPL R102P Mutation in Hereditary Thrombocytosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Vainchenker</w:t>
+                <w:t xml:space="preserve">Acquired TET2 mutation in one patient with familial platelet disorder with predisposition to AML led to the development of pre-leukaemic clone resulting in T2-ALL and AML-M0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir T. Manchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.1237 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.13051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617931v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of the HDAC6–cortactin axis in human megakaryocyte maturation leading to a proplatelet-formation defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahia Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashfaq Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rameez Ishaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberta Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01690-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired TET2 mutation in one patient with familial platelet disorder with predisposition to AML led to the development of pre-leukaemic clone resulting in T2-ALL and AML-M0</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Meurice</w:t>
+                <w:t xml:space="preserve">CXCL12/CXCR4 pathway is activated by oncogenic JAK2 in a PI3K-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Wittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Oishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.13051⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.10789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537098v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CXCL12/CXCR4 pathway is activated by oncogenic JAK2 in a PI3K-dependent manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nobutaka Fujii</w:t>
+                <w:t xml:space="preserve">New pathogenic mechanisms induced by germline erythropoietin receptor mutations in primary erythrocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balligrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.10789⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (4), pp.575-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.176370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380531v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A driver role for GABA metabolism in controlling stem and proliferative cell state through GHB production in glioma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of MPL R102P Mutation in Hereditary Thrombocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bogeas</w:t>
+                <w:t xml:space="preserve">Christine Bellanne-Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Lipecka</w:t>
+                <w:t xml:space="preserve">Rémi Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 133 (4), pp.645-660. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-016-1659-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-01481051v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P53 activation inhibits all types of hematopoietic progenitors and all stages of megakaryopoiesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Lordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,51 +8010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CXCR4/CXCL12 axis counteracts hematopoietic stem cell exhaustion through selective protection against oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Dépond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Cabagnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.78 - 88. </w:t>
@@ -8412,90 +8412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of atypical thrombopoietin receptor (MPL) mutations in triple negative essential thrombocythemia patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Cabagnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Favale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahia Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8559,90 +8559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés et rôles biologiques des protéines TET au cours du développement et de l’hématopoïèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mahfoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Secardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Scourzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.268-274. </w:t>
@@ -8680,77 +8680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of RUNX1 activity is critical for leukemic predisposition but not for thrombocytopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iléana Antony-Debré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir T Manchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,467 +9067,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AKT1 represses gene conversion induced by different genotoxic stresses and induces supernumerary centrosomes and aneuploidy, in hamster ovary cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the ten-eleven translocation 2 (TET2) gene in familial myeloproliferative neoplasms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard S Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panelatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2009.85⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (8), pp.1628-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-01-197525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413792v1</w:t>
+                <w:t xml:space="preserve">hal-00453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of MRE11 in chromosomal non-homologous end-joining in mammalian cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AKT1 represses gene conversion induced by different genotoxic stresses and induces supernumerary centrosomes and aneuploidy, in hamster ovary cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard S Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.1641⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.2231-2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2009.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00413788v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the ten-eleven translocation 2 (TET2) gene in familial myeloproliferative neoplasms.</w:t>
+                <w:t xml:space="preserve">Role of MRE11 in chromosomal non-homologous end-joining in mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Saint-Martin</w:t>
+                <w:t xml:space="preserve">Emilie Rass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Leroy</w:t>
+                <w:t xml:space="preserve">Anastazja Grabarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delhommeau</w:t>
+                <w:t xml:space="preserve">Jean Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Panelatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Dupont</w:t>
+                <w:t xml:space="preserve">Pascale Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, pp.819-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.1641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-01-197525⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453231v1</w:t>
+                <w:t xml:space="preserve">hal-00413788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects in XRCC4 and KU80 differentially affect the joining of distal nonhomologous ends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Guirouilh-Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9600,64 +9600,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Guirouilh-Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Plo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10560,64 +10560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Long-Term Efficacy of Ifnα in JAK2V617F and Calr-Mutated MPN Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,51 +10834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Maslah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alexe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60884-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Beaupain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Durix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ladraa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Belaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01372-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arellano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirielle Nauman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Runnels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Gomez-Villa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Maric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delamare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Roy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2414954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Josil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chambrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023213" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edimara Reis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buonpane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Celik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024024373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Akhenak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.07.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Antony-Debr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283469" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duparc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ch&#233;deville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Khoury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02170-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chahine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dragani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Khalife-Hachem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Courdy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Platteeuw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ducau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Araujo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-023-00875-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pecquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadopoulos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chachoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016846" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Benlabiod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01878-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Rabadan Moraes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Caterina Damanti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mazzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI156290" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Isnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Meniane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01319-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Gomez Limia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana da Silva-Benedito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000593" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Clauin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.247825" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03448744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoutang Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lila Kaushik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Matherat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02886-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basso-Valentina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Varghese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010567" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441320v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008560" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266494v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Tak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Prevedello" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Benlabiod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60624" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441319v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basso-Valentina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monte-Mor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102060" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Elisabeth Gomez Limia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Stefano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hernan Bonamino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101755" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430037v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Buduo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Abbonante" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moccia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rumi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429967v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Cabagnols" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vertenoeil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1368-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Costa Cacemiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18691-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201268" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2020.100710" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441316v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1792037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05469740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noble" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05368569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluvia Ram&#237;rez Aquino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Stiel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cougourdan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901363RRR" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campario" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourgeois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0636-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy da Costa de Jesus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.095" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mansier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V. Guitart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001163" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429945v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guitart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430049v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003650" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau-Renaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003206" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140431v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie V Guitart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-12-820308" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01864299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sevin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Kubovcakova" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Causse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vitte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03627-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lallemand-Breitenbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Verger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-112518" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403399v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Verdier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosjean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.176370" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617931v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellanne-Chantelot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00235" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992921v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahia Messaoudi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Ali" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Ishaq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Palazzo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01690-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Manchev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouzid" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Leite" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13051" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380531v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Abdelouahab" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wittner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Oishi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Fujii" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10789" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01467563v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Pan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Roy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7881" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472381v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie D&#233;pond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang He" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Owusu Kwarteng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37827" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01258942v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Favale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Defour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-661983" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02015397v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Scourzic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01681166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Manchev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tomowiak" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-585513" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafaye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miscioscia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pronier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Almire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mokrani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Vasanthakumar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-12-324707" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413792v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S Lopez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.85" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413788v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rass" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazja Grabarz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gautier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1641" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7K17K1DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Leroy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panelatti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dupont" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-01-197525" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048190v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Guirouilh-Barbat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Lopez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708541104" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309956v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lopez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-De Mas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1585" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-de Mas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0787fje" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.55.1.118" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508642v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-213000" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992875v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann L&#233;cluse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027766v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vertenoeil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Maslah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alexe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60884-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Beaupain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Durix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ladraa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Belaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-025-01372-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arellano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Heaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirielle Nauman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Runnels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Gomez-Villa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024026940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Maric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delamare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Roy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2414954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pegliasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283958" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duparc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ch&#233;deville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El Khoury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-024-02170-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Josil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thuillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chambrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Hermange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqae006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edimara Reis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buonpane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Celik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024024373" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Akhenak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.07.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ana Antony-Debr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283469" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Willekens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chahine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dragani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Khalife-Hachem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bigenwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jha2.713" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04308358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001561" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Courdy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Platteeuw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ducau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Araujo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Boet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-023-00875-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pecquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadopoulos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Chachoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016846" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laplane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Dagher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Benlabiod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01878-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04134893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2022.1762" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Rabadan Moraes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marzac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Caterina Damanti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rakotonirainy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira El-Khoury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120374119" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03523607v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralfs Buks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustin Rotordam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arkoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boudia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mazzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI156290" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Isnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#244;me Meniane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01319-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pagnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Clauin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.247825" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Secardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Gomez Limia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana da Silva-Benedito" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000593" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03452002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mosca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert John Noble" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021010986" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03448744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vieira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoutang Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Ren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Lila Kaushik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Matherat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02886-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basso-Valentina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Varghese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oufadem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020010567" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266494v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Tak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Prevedello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Benlabiod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60624" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441320v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008560" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429976v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saliba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calder&#243;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sii-Felice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI136713" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1792037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05469740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noble" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2020.09.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellann&#233;-Chantelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.blre.2020.100710" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441319v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basso-Valentina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arkoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monte-Mor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.102060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Buduo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Abbonante" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001103" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429972v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Costa Cacemiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18691-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Cabagnols" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vertenoeil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-1368-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429959v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Elisabeth Gomez Limia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Stefano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hernan Bonamino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101755" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cassinat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201268" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140431v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mansier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie V Guitart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019001163" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05368569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluvia Ram&#237;rez Aquino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Stiel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cougourdan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901363RRR" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campario" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aral" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourgeois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0636-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Lutzmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Bernex" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy da Costa de Jesus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.095" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194452v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie V. Guitart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429945v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guitart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441297v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marceau-Renaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Botton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003206" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003650" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-12-820308" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01864299v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sevin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Kubovcakova" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Causse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vitte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03627-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lallemand-Breitenbach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Verger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-112518" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A El-Habr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Luiz Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Burel-Vandenbos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bogeas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1659-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537098v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Manchev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bouzid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Leite" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13051" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992921v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Godin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahia Messaoudi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashfaq Ali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameez Ishaq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Palazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01690-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380531v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Abdelouahab" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wittner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Oishi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Fujii" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10789" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balligrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Verdier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosjean" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.176370" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617931v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellanne-Chantelot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00235" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01467563v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mahfoudhi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Pan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Roy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7881" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01472381v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie D&#233;pond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang He" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Owusu Kwarteng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37827" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01405648v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam A Talhaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Cabagnols" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Della Valle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2016.05.031" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01258942v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Favale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Defour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-07-661983" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02015397v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Scourzic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153103012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01681166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Manchev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bluteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tomowiak" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-585513" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994537v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafaye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Miscioscia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pronier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Almire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Mokrani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Vasanthakumar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-12-324707" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453231v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Leroy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delhommeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panelatti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-01-197525" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413792v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S Lopez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.85" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413788v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rass" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastazja Grabarz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gautier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1641" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7K17K1DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048190v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Guirouilh-Barbat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Lopez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708541104" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309956v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lopez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sordet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Khan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimasa Urasaki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M410277200" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-De Mas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1585" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349143v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-de Mas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0787fje" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.55.1.118" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508642v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-213000" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992875v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann L&#233;cluse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027766v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vertenoeil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>