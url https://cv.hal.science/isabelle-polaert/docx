--- v0 (2026-04-08)
+++ v1 (2026-05-08)
@@ -100,447 +100,447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow microcalorimetry as a tool for studying catalytic hydrogenations: application to CO2 methanation</w:t>
+                <w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
+                <w:t xml:space="preserve">C. Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
+                <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Balland</w:t>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-023-12849-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581054v1</w:t>
+                <w:t xml:space="preserve">cea-04721519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave enhanced demulsification of metal ion extraction emulsions: From permittivity modeling to proof of concept for solvent extraction processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrolysis of sargassum in a single mode microwave cavity: use of SiC and biochar as microwave absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roussel</w:t>
+                <w:t xml:space="preserve">Randal de la Cruz Iturbides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Estel</w:t>
+                <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Charton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ulises Jauregui Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 207, pp.331-344. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.1235-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3RE00523B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04721519v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of sargassum in a single mode microwave cavity: use of SiC and biochar as microwave absorbers</w:t>
+                <w:t xml:space="preserve">Continuous flow microcalorimetry as a tool for studying catalytic hydrogenations: application to CO2 methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randal de la Cruz Iturbides</w:t>
+                <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulises Jauregui Haza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laurent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (5), pp.1235-1250. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (6), pp.2631-2642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3RE00523B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-023-12849-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310088v1</w:t>
+                <w:t xml:space="preserve">hal-04581054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent technological innovations on continuous microwave assisted biomass pyrolysis and perspectives for industrial scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal de la Cruz Iturbides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Jauregui Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.101202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -574,64 +574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy optimization of bio-oil production from biomass by fast pyrolysis using microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,64 +717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ionic conductivity and dielectric constant of the catalyst on DBD plasma-assisted CO 2 hydrogenation into methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,64 +847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkably stable and efficient Ni and Ni-Co catalysts for CO2 methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Alrafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -951,90 +951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of heat properties of metallic or dielectric containers on thermal yield and energy efficiency in microwave heating applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1068,90 +1068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow-microwave reactor: Where are we</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties measurement methods for solids of high permittivities under microwave frequencies and between 20 and 250 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,64 +1319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new and original microwave continuous reactor under high pressure for future chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,64 +1462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Alcaline Cations in Zeolites on their Dielectric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1713,51 +1713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Two Catalyst Configurations under Microwave Irradiation for the Selective Benzaldehyde Production over Co-ZSM-11 and Fe-ZSM-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.B. Pierella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1830,51 +1830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwaves under pressure for the continuous production of quinoline from glycerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Saggadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,90 +1959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric and magnetic properties of NiFe2O4 at 2.45GHz and heating capacity for potential uses under microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadi Braidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2140,64 +2140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.15-18. </w:t>
@@ -2229,347 +2229,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoline and phenanthroline preparation starting from glycerol via improved microwave-assisted modified Skraup reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimized benzaldehyde production over a new Co-ZSM-11 catalyst: Reaction parameters effects and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Pierella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA00758A⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2013.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409872v1</w:t>
+                <w:t xml:space="preserve">hal-02409884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized benzaldehyde production over a new Co-ZSM-11 catalyst: Reaction parameters effects and kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quinoline and phenanthroline preparation starting from glycerol via improved microwave-assisted modified Skraup reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Saggadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.6-10. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (41), pp.21456-21464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2013.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA00758A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409884v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of synthesis of ZSM-11 zeolite by microwave irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Pierella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 198, pp.22-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2603,51 +2603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greener process for isosorbide production: Kinetic study of the catalytic dehydration of pure sorbitol under microwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Cunha Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,77 +2750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of MEL and FAU zeolites doped with transition metals for their application to the fine chemistry under microwave irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Pierella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 453, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2867,77 +2867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation diélectrique de zéolithes dopées par des métaux de transition et activité catalytique sous microondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Pierella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2975,77 +2975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About using microwave irradiation in competitive adsorption processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (1-2), pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3104,64 +3104,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms Responsible for Dielectric Properties of Various Faujasites and Linde Type A Zeolites in the Microwave Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3234,64 +3234,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Product and Process Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (1), pp.Article 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,64 +3337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbents regeneration under microwave irradiation for dehydration and volatile organic compounds gas treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,77 +3466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Assisted Regeneration of Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted remediation of phenol wastewater on activated charcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Eftaxias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Stüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3896,342 +3896,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better knowledge of alkylcarbazoles as LOHC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the Massive Influx of Sargassum in the Dominican Republic: Transforming an Environmental Challenge into a Sustainable Development Opportunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+                <w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Théo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
+                <w:t xml:space="preserve">Alberto Núñez-Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sanlley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Christelle Yacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th MOMENTOM International Congress: Accelerating the energy transition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313831v1</w:t>
+                <w:t xml:space="preserve">hal-05314034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Massive Influx of Sargassum in the Dominican Republic: Transforming an Environmental Challenge into a Sustainable Development Opportunity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Sanlley</w:t>
+                <w:t xml:space="preserve">Towards a better knowledge of alkylcarbazoles as LOHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Christelle Yacou</w:t>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Théo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th MOMENTOM International Congress: Accelerating the energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314034v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave pyrolysis of sargassum: how to scale-up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal de la Cruz Iturbides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPERE 2025: 20th International Conference on Microwave and High Frequency Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4407,51 +4407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Elizabeth Duran Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Catalysis in Multiphase Reactors (CAMURE 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4476,90 +4476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel outil pour la détermination de cinétiques chimiques : la microcalorimétrie en flux continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4584,90 +4584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du SiC et du biochar comme absorbeurs de micro-ondes lors de la pyrolyse des sargasses en cavité micro-ondes mono-mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal de la Cruz Iturbides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,299 +4686,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'hydrogénation du CO2 en Di-Méthyl-Ether par la conduite optimale de température du réacteur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un nouvel outil pour la détermination de cinétiques chimiques : la microcalorimétrie en flux continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés 2024</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799142v1</w:t>
+                <w:t xml:space="preserve">hal-05296648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil pour la détermination de cinétiques chimiques : la microcalorimétrie en flux continu</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l'hydrogénation du CO2 en Di-Méthyl-Ether par la conduite optimale de température du réacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Elizabeth Duran Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296648v1</w:t>
+                <w:t xml:space="preserve">hal-04799142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow microcalorimeter reactor as a tool for studying catalytic hydrogenations: Application to CO2 methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIU - University Researh Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Barcelone (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5003,90 +5003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow microcalorimeter reactor as a tool for studying catalytic hydrogenations: Application to CO2 methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamily Mateo Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ECCE and 7th ECAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Elizabeth Duran Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5232,77 +5232,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélio Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5353,77 +5353,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélio Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’ISEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, CEA Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,103 +5448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continous, microwave enhanced liquid-liquid separation in solvent extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5569,103 +5569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of typical solvent extraction emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPERE 2021 - 18 th International Conference on Microwave and High Frequency Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Göteborg (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5684,312 +5684,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the catalytic hydrogenation of CO2 to methanol at moderate pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave intensification and energy optimization of bio-oil production from biomass by fastpyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMURE11: Catalysis in Multiphase Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313895v1</w:t>
+                <w:t xml:space="preserve">hal-05313884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave intensification and energy optimization of bio-oil production from biomass by fastpyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic modelling of the catalytic hydrogenation of CO2 to methanol at moderate pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bechara Taouk</w:t>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMURE11: Catalysis in Multiphase Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313884v1</w:t>
+                <w:t xml:space="preserve">hal-05313895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave intensification and energy optimization of bio-oil production from biomass by fast pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Ubiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6053,77 +6053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargasso pyrolysis under guided single-mode microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randal de la Cruz Iturbides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA 2021: International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6174,64 +6174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Alrafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Delgado-Liriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ampere 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6291,51 +6291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Alrafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Delgado Liriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Josias Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6416,64 +6416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6524,51 +6524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave pyrolysis of biomass in a rotatory Kiln reactor: deep characterization and comparative analysis of pyrolytic liquids products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Ubiera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,64 +6628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An heterogeneous process intensified by microwaves for organocatalyzed Knoevenagel Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrashekhar Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,64 +6745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolyse rapide de biomasse sous micro-ondes dans un réacteur rotatif : caractérisation détaillée et analyse comparative des liquides pyrolytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,90 +6853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of heat properties of metallic or dielectric containers on thermal yield and energy efficiency in microwave heating applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPERE 2017: 16th International Conference on Microwave and High Frequency Heating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6961,77 +6961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSA Project Management : Coolcap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Badat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2025: European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
@@ -7394,51 +7394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghekière Coline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7489,77 +7489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelio Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7610,64 +7610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Elizabeth Duran Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA 2021: International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7718,77 +7718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelio Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA 2021 - International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Prague (Virtuel), Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7813,64 +7813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new heterogeneous organocatalyst for Knoevenagel Reaction process intensified by microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilivet Aracelis Ubiera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrashekhar Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7979,90 +7979,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de réaction en flux continu chauffée par micro-ondes comportant un réacteur en carbure de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Estel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3080047 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8253,51 +8253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamily Mateo Rosado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12849-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal de la Cruz Iturbides" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilivet Aracelis Ubiera Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Jauregui Haza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00523B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jauregui Haza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00146A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfddd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrafei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.02.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.09.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Hoa Vuong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15515" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08327823.2012.11689818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Pierella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Saggadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.10.050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D12DWQ3V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Braidy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B19PNP0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiebault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.07.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA00758A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pierella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.07.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cunha Felix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fornasero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.02.043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.11.046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.03.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2Q8GD2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111423z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1491" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/050E0D55D1C4E2BE646C5FE92FDF7741982CF5B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Huyghe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCGKFXZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Huyghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1436" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8F17997A4753FB092F193C862B1DEF87EF3447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.01.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HK0ZQRC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsaluay Suwanprasop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Eftaxias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050242d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FL1Q6X3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto N&#250;&#241;ez-Sell&#233;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanlley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Christelle Yacou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-902" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elizabeth Duran Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lio Cerino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilivet Ubiera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado-Liriano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Josias Quezada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delamare Raphael" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9807" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Rode" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jadhav" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/402860" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Badat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Serge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medkour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314005v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheki&#232;re Coline" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelio Cerino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jadhav" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.06.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal de la Cruz Iturbides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilivet Aracelis Ubiera Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Jauregui Haza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RE00523B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamily Mateo Rosado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12849-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Jauregui Haza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00146A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfddd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Alrafei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.02.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.09.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Hoa Vuong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15515" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08327823.2012.11689818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina Jury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Pierella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Estel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2014-0111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Saggadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.10.050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D12DWQ3V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Braidy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B19PNP0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiebault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.07.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pierella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.11.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA00758A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.07.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cunha Felix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fornasero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.02.043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.11.046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.03.034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2Q8GD2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp111423z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1491" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/050E0D55D1C4E2BE646C5FE92FDF7741982CF5B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Huyghe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCGKFXZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Huyghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1436" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A8F17997A4753FB092F193C862B1DEF87EF3447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.01.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HK0ZQRC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsaluay Suwanprasop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Eftaxias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050242d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FL1Q6X3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto N&#250;&#241;ez-Sell&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanlley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Christelle Yacou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-902" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elizabeth Duran Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05295827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lio Cerino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilivet Ubiera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado-Liriano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313817v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado Liriano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Josias Quezada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delamare Raphael" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Ampere2019.2019.9807" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02410110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Rode" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Jadhav" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/402860" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciriaco Villegas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Badat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Serge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medkour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314005v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheki&#232;re Coline" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelio Cerino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jadhav" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>