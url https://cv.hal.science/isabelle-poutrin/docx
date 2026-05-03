--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -1674,51 +1674,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Feci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 118 (3-4), pp.747-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHE.5.141881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
@@ -3193,272 +3193,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Rote romaine et l'exclusion des témoins juifs (affaire de la dot Boncompagni, début du XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ida Fazio, Rita Loredana Foti (a cura di). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soggetti, Diritti, Poteri. Studi per Giovanna Fiume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149-160., 2020, 97888917955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisebut et les morisques. Débats sur la conversion des musulmans et l'expulsion des morisques d'Espagne (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprender la expulsion de los moriscos de Espana (1609-1614)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberia &amp; Iberia, pp.275-301, 2020, 9788416343874</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tribunal de la Rote romaine, terrain pour une histoire du consentement après le concile de Trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Krumenacker; Raymond A. Mentzler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'histoire religieuse au XXIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire de Recherche Historique Rhône-Alpes (UMR 5190)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-107, 2020, Chrétiens et sociétés. Documents et mémoires, 979-10-91592-28-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988949v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-02962592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los votos del canonista Agostinho Barbosa en la nunciatura de España (c. 1635-1641)</w:t>
               </w:r>
@@ -3907,186 +3907,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autobiografias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nieves Baranda y Anne Cruz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las escritoras españolas de la Edad Moderna. Historia y guía para la investigación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNED, pp.117-132, 2018, 978-84-362-7354-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’esclavage normalisé : débats de canonistes et de théologiens au temps des empires coloniaux espagnol et portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele Colombo, Marina Massimi, Alberto Rocca, Carlos Zeron (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schiavitù del corpo e schiavitù dell’anima : Chiesa, potere politico e schiavitù tra Atlantico e Mediterraneo (sec. 16-18) a cura di Emanuele Colombo, Marina Massimi, Alberto Rocca e Carlos Zeron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 130, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblioteca Ambrosiana, Centro Ambrosiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Studi Borromaici</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biblioteca Ambrosiana, Centro Ambrosiano</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">mnhn-01962188v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02988945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition juridique du juif converti dans le Traité sur les juifs de Giuseppe Sessa (1717)</w:t>
               </w:r>
@@ -4664,1329 +4664,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pureté de sang et réserve pontificale : la Chantrerie d’Osma (Francisco Peña, 1601)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Église, famille, affaires : les compétences de la Rote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Rossi contre Trouillard : un mariage contesté entre deux renégats (Marseille, 1667).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De Rossi contre Trouillard : un mariage contesté entre deux renégats (Marseille, 1667).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les chaînes du mariage. Indiens et esclaves au Brésil. A propos de Charlotte de Castelnau-L’Estoile, Un catholicisme colonial. Le mariage des Indiens et des esclaves au Brésil (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages de Mariana, juive polonaise, esclave à Malte, mariée à Naples...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les voyages de Mariana, juive polonaise, esclave à Malte, mariée à Naples...</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Cardoso (1604-1683). de la cour d'Espagne au ghetto italien. Un itinéraire de marrane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renégats du sultan, des convertis dans l'élite ottomane au 16e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossing the Divide. Retour de colloque, Evora, 6-7 nov. 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Crossing the Divide. Retour de colloque, Evora, 6-7 nov. 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques sociales. 773 abjurations de protestants (Lyon, 1653-1687)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Logiques sociales. 773 abjurations de protestants (Lyon, 1653-1687)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale, justice et restitution chez les grands seigneurs espagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Morale, justice et restitution chez les grands seigneurs espagnols</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants des morisques, instruments de conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1965. L’année où les églises françaises se vidèrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esclavage au péril de la foi (Méditerranée, XVIe-18e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se convertir dans la France laïque : juifs, chrétiens, musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’Iran devint chiite. Religion et pouvoir chez les Safavides (16e-17e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apostats de la Volga. Chrétiens et musulmans dans la Russie impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de &amp;quot;Silence&amp;quot;. Le Japon face aux missions chrétiennes (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les apostats de la Volga. Chrétiens et musulmans dans la Russie impériale</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les conversions au ‘renouveau islamique’ en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand l’Iran devint chiite. Religion et pouvoir chez les Safavides (16e-17e siècles)</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversions religieuses et fidélités politiques dans l’Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis XIV et les protestants : conversion forcée au Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circoncision, conversion et identité juive (Antiquité - Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279916v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01470937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évêque Esteve et les morisques. Un projet policier pour la conversion</w:t>
               </w:r>
@@ -6184,545 +6184,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universités et collèges (Moyen Âge)</w:t>
+                <w:t xml:space="preserve">Notice : « Esclaves (Moyen Âge)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
+              <w:t xml:space="preserve">, 2022, pp.296-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556293v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03481527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit ottoman (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubouloz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.10-14</w:t>
+              <w:t xml:space="preserve">, 2022, p. 235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03506732v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice : « Esclaves (Moyen Âge)»</w:t>
+                <w:t xml:space="preserve">Bizutage (Antiquité-Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Victor</w:t>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Joye</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.296-300</w:t>
+              <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481527v1</w:t>
+                <w:t xml:space="preserve">hal-03556281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit ottoman (XVIe-XIXe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
+                <w:t xml:space="preserve">Universités et collèges (Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 235-238</w:t>
+              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166788v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03556293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âge de raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
+                <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
+              <w:t xml:space="preserve">, 2022, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556281v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoles (Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6863,51 +6863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF7D4383"/>
+    <w:nsid w:val="1DE93F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7094,51 +7094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-poutrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033519676" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rotarom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/libro/convertir-a-los-musulmanes.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonzon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karine Schaub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/2409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.2409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03914667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Feci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.141881" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.8416" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/boc.2018.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2017.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.622.0040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.3496" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.084.0819" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2008-2010.19.01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/chretiens-et-societes-documents-et-memoires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=26258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/record/230697" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4854" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004416826_005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambrosiana.it/studia/classi-di-studio/studi-borromaici/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-poutrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033519676" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rotarom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/libro/convertir-a-los-musulmanes.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonzon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karine Schaub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/2409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.2409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03914667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Feci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.141881" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.8416" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/boc.2018.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2017.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.622.0040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.3496" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.084.0819" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2008-2010.19.01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=26258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/chretiens-et-societes-documents-et-memoires" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/record/230697" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4854" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004416826_005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambrosiana.it/studia/classi-di-studio/studi-borromaici/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>