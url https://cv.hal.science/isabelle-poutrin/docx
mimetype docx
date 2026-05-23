--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -214,97 +214,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourses, délégations, promotions</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :2023 : Lauréate ERC Advanced Grant pour le projet &amp;quot;ROTAROM17. Delivering justice on a transnational scale in Europe. The Roman Rota and the enforcement of a legal culture of negociation (c. 1560-1700)&amp;quot;. Grant n° 1010966392021-2022 : En délégation auprès de l'Ecole française de Rome.2021 : Membre de l'Institute for Advanced Study (School of History), Princeton University.2017 : Chercheur résident auprès de l'Ecole française de Rome.2016-2021 : Membre senior de l'Institut universitaire de France, 26e promotion.2007-2008 : Délégation CNRS auprès du Centre Ronald Mousnier, UMR 8596.1988-1991 : Membre de l'Ecole des hautes études hispaniques, Casa de Velazquez, Madrid.1987-1988 : Bourse du Ministère de l'Enseignement et de la Récherche.1982-1987 : Elève de l'Ecole Normale Supérieure Ulm-Sèvres (dont un an sans solde en 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduite scientifique de projets de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> :2023-2028 : </w:t>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2023-2028 : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ROTAROM17. Delivering justice on a transnational scale in Europe. The Roman Rota and the enforcement of a legal culture of negotiation (c. 1560-1700)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Projet ERC. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rotarom.hypotheses.org/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2021-2022 : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ROTAROM. La Rote romaine, tribunal civil pontifical et juridiction transnationale, des années 1520 au milieu du XIXe siècle</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Financement sur le dispositif &amp;quot;Impulsion&amp;quot; de l'Ecole française de Rome : 2000€. en association avec Simona Feci (Università degli Studi di Palermo).2018-2022 : </w:t>
+        <w:t xml:space="preserve">. Financement sur le dispositif &amp;quot;Impulsion&amp;quot; de l'Ecole française de Rome : 2000€. en association avec Simona Feci (Università degli Studi di Palermo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2018-2022 : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ius correctionis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> , sur financement IUF, en tant que développement collectif du projet &amp;quot;Consentement et contrainte. Théorisations et pratiques (XVIe-XVIIes siècles)&amp;quot;. </w:t>
+        <w:t xml:space="preserve"> , sur financement IUF, en tant que développement collectif du projet &amp;quot;Consentement et contrainte. Théorisations et pratiques (XVIe-XVIIes siècles)&amp;quot;.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ius correctionis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> s'intéresse aux pratiques, discours, théorisations, représentations et objets liés à la punition, dans une visée qui se veut éducative, des êtres considérés comme inférieurs ou pris dans un schéma d'autorité (conjugale, paternelle ou parentale) : femmes, enfants, écoliers, moines, esclaves, animaux. Centré sur la France et plus largement, l'aire européenne et ses prolongements coloniaux, de l’Antiquité à nos jours, ce projet a été conduit au sein d'un comité scientifique constitué de Véronique Baulande-Barraud, Jean-Baptiste Bonnard, Emmanuelle Chapron, Julie Doyon, Julien Dubouloz, Isabelle Heullant-Donat, David Niget, Elisabeth Lusset (co-directrice) et Diane Roussel.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2014-2018 : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ANR POCRAM (Pouvoir politique et conversion religieuse - Antiquité-période moderne)</w:t>
       </w:r>
       <w:r>
@@ -338,50 +370,110 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revue historique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  avec Stéphane Benoist (ANHiMA) : publication de 23 numéros, et 139 articles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborations scientifiques et expertise</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :Depuis 2024 : Membre du Comité scientifique du Centre de recherches du Château de Versailles.2023-2024 : Membre du jury de l'Agrégation d'histoire (épreuves écrites et orales) pour la question &amp;quot;Communautés et mobilités en Méditerranée, fin XVe-milieu XVIIIe siècles&amp;quot;.2018-2021 : Membre du Conseil scientifique et de la Commission d'admission de l'Ecole française de Rome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comités de sélection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">7 comités de sélection externes à l'URCA (2020-2026) : Universités de Grenoble-Alpes (UGA), Jean Monnet-Saint-Etienne, Paris 8 Saint-Denis, Paris Panthon-Sorbonne, Paris-Sorbonne (PSL), Picardie-Jules Verne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encadrement doctoral</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Paul Duvivier (allocataire doctoral URCA en 2022-2025) : Les consuls d'Alep, les &amp;quot;communautés levantines et la fabrique de la société ottomane au XVIIe siècle, co-direction avec Aurélien Girard (MCF, URCA), depuis 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Francesco Grillenzoni (allocataire doctoral ERC ROTAROM17 en 2024-2027) : De la France gallicane au &amp;quot;Parlement de la chrétienté&amp;quot; : carrières et réseaux des auditeurs de Rote française à l'époque moderne, co-direction avec Anne Bonzon (PU, Paris 8), depuis 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Edouard Chrétien (allocataire doctoral URCA en 2025-2028) : Recevoir, servir et représenter. Sociologie transnationale des officiers comptables sur les frontières entre principauté de Liège, Pays-Bas espagnols et royaume de France aux XVIe et XVIIe siècle, co-direction avec Bertrand Marceau (MCF, URCA), depuis 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jurys de thèses doctorales</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16 Jurys de soutenance de thèse (1998-2025)France :  10 - Espagne : 5Rapportrice : 9 - Présidente : 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Autrice : Aurelia Martin CasaresTitre : La esclavitud en Granada en el siglo XVI : genero, raza y religionDirection : Candida Martin Lopez, Bernard VincentType : 	Thèse de doctoratDiscipline(s) : 	Histoire moderne et contemporaineDate : 	Soutenance : 1998Etablissement(s) : Universidad de Granada / École des hautes études en Sciences socialesJury : 	Président : (non mentionné)Examinateurs / Examinatrices : Bartolomé Bennassar, Antonio Dominguez Ortiz, Isabelle Poutrin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1435,51 +1527,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03014214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2327,732 +2419,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Est-il permis de tuer son père hérétique ou de le dénoncer à l’Inquisition ? L’évêque d’Orihuela et les fils de morisques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.3496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La captation de l'enfant de converti. L'évolution des normes canoniques à la lumière de l'antijudaïsme des XVIe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antisémitisme(s) : un éternel retour ?, 62 (2/3), pp.40-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.622.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Censuras y elogios. Los paratextos de las obras de sor Hipólita de Jesús (1679-1685)</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censuras y elogios. Los paratextos de las obras de sor Hipólita de Jesús (1679-1683)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Paratextos y sociedad literaria, 125, pp.107-119</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Paratextos y sociedad literaria, 125 (125), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.2214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferocidad teológica o estrategia política: la exterminación de los moriscos en la Defensio fidei (1610) de Jaime Bleda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Áreas. Revista Internacional De Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 111-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eglise et les consentements arrachés. Violence et crainte dans le baptême et l'apostasie (Espagne, XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Storia del Cristianesimo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010/2, pp.489-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion des musulmans de Valence (1521-1525) et la doctrine de l'Eglise sur les baptêmes forcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 648, p. 819-855. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.084.0819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.084.0819⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01470936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los derechos de los vencidos: las capitulaciones de Granada (1491)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharq Al-Andalus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008-2010 (19), pp.11-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14198/ShAnd.2008-2010.19.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14198/ShAnd.2008-2010.19.01⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01282537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una lección de teología moderna: la &amp;quot;Vida Maravillosa de doña Marina de Escobar&amp;quot; (1665)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Religiosidad femenina y sociabilidad barroca (57), pp.127-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas de conscience et affaires d'État : le ministère du confesseur royal en Espagne sous Philippe III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53/3, p. 7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 83, pp.67 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1990.2941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction », Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3068,1243 +3260,1148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Puf, pp.XI-XXVI, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Albrecht Burkardt et Alexandra Roger. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1602. Les poèmes spirituels de Debora Corcos Ascarelli, première publication d'une femme juive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Savy, Pierre ; Berthelot, Katell ; Kichelewsli, Audrey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’exception et la règle. Les pratiques d’entrée et de sortie de couvents, de la fin du Moyen Âge au XIXe siècle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire des juifs. Un voyage en 80 dates de l'Antiquité à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humensis; Presses universitaires de France, pp.277-282, 2020, 9782130820710</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Rote romaine et l'exclusion des témoins juifs (affaire de la dot Boncompagni, début du XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ida Fazio, Rita Loredana Foti (a cura di). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soggetti, Diritti, Poteri. Studi per Giovanna Fiume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 149-160., 2020, 97888917955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisebut et les morisques. Débats sur la conversion des musulmans et l'expulsion des morisques d'Espagne (XVIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprender la expulsion de los moriscos de Espana (1609-1614)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iberia &amp; Iberia, pp.275-301, 2020, 9788416343874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tribunal de la Rote romaine, terrain pour une histoire du consentement après le concile de Trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Krumenacker; Raymond A. Mentzler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'histoire religieuse au XXIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire de Recherche Historique Rhône-Alpes (UMR 5190)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-107, 2020, Chrétiens et sociétés. Documents et mémoires, 979-10-91592-28-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los votos del canonista Agostinho Barbosa en la nunciatura de España (c. 1635-1641)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alabrús Iglesias, Rosa; Betran Moya, José Luis; Moreno, Doris; Pena Diaz, Manuel; Hernandez, Bernat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasados y presente : estudios para el profesor Ricardo García Cárcel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitat Autonoma de Barcelona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-84-121566-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Savy, Pierre ; Berthelot, Katell ; Kichelewsli, Audrey. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theorizing Coercion and Consent in Conversion, Apostasy, Ordination, and Marriage (Sixteenth and Seventeenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercedes Garcia-Arenal, Yonathan Glazer-Eytan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des juifs. Un voyage en 80 dates de l'Antiquité à nos jours.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forced Conversion in Christianity, Judaism and Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, 2019, 978-90-04-41681-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004416826_005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Servantes de Dieu. les beatas de la couronne de Castille (1450-1600) / Laurey Braguier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-13, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Venard, lecteur de ses contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poutrin, Isabelle; Bonzon, Anne; Vincent, Catherine; Tallon, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marc Venard, historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 93-120., 2019, 978-2-7535-7750-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubius in fide, infidelis est. Between Faith and Heresy, Is There a Place for Doubt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercedes Garcia-Arenal, Stefania Pastore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Doubt to Unbelief. Forms of Skepticism in the Iberian World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legenda, pp.75-89, 2019, 978-1-781888-68-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mercedes Garcia-Arenal, Yonathan Glazer-Eytan. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esclavage normalisé : débats de canonistes et de théologiens au temps des empires coloniaux espagnol et portugais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuele Colombo, Marina Massimi, Alberto Rocca, Carlos Zeron (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forced Conversion in Christianity, Judaism and Islam</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Schiavitù del corpo e schiavitù dell’anima : Chiesa, potere politico e schiavitù tra Atlantico e Mediterraneo (sec. 16-18) a cura di Emanuele Colombo, Marina Massimi, Alberto Rocca e Carlos Zeron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblioteca Ambrosiana, Centro Ambrosiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Studi Borromaici</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01962188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiografias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nieves Baranda y Anne Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las escritoras españolas de la Edad Moderna. Historia y guía para la investigación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNED, pp.117-132, 2018, 978-84-362-7354-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Emanuele Colombo, Marina Massimi, Alberto Rocca, Carlos Zeron (dir.). </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Cruz and Nieves Baranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schiavitù del corpo e schiavitù dell’anima : Chiesa, potere politico e schiavitù tra Atlantico e Mediterraneo (sec. 16-18) a cura di Emanuele Colombo, Marina Massimi, Alberto Rocca e Carlos Zeron</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Studi Borromaici</w:t>
+              <w:t xml:space="preserve">The Routledge Companion to Early Modern Spanish Women Writers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.63-73., 2017, 978-1-31561290-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition juridique du juif converti dans le Traité sur les juifs de Giuseppe Sessa (1717)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lienhard, Isabelle Poutrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir politique et conversion religieuse. 1. Normes et mots </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 542, Ecole française de Rome, 2017, Collection de l'Ecole française de Rome, 9782728313037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.3511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflictos sobre las normas. Judios, musulmanes y conversos en los Consilia de Martin de Azpilcueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricardo FRANCH BENAVENT, Fernando ANDRÉS ROBRES, Rafael BENITEZ SANCHEZ-BLANCO (eds.), Cambios y resistencias sociales en la edad moderna. Un análisis comparativo entre el centro y la periferia mediterránea de la Monarquía Hispánica,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silex, p. 243-252, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4314,1859 +4411,2010 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rites funéraires et conversion religieuse (Andes péruviennes, XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.Conversion / Pouvoir et religion, ISSN 2497-7829</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les conversions au &amp;quot;renouveau islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.Conversion / Pouvoir et religion, ISSN 2497-7829</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la conversion forcée. Christianisme, judaïsme et islam dans les pays Ibériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, http://pocram.hypotheses.org/1438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, http://pocram.hypotheses.org/1438</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion forcée et crimes de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (25)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cloître ou la mort pour l’amant fugitif. La nullité de profession de Séville (Peña,1611)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15lfo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calendes, Rois, Poissons, Agneaux : le calendrier de la Rote (XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mariage &amp;quot;par force et par peur&amp;quot; au masculin. Le mariage de Liège (Emerix, 1675).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1593w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pureté de sang et réserve pontificale : la Chantrerie d’Osma (Francisco Peña, 1601)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Église, famille, affaires : les compétences de la Rote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Rossi contre Trouillard : un mariage contesté entre deux renégats (Marseille, 1667).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les chaînes du mariage. Indiens et esclaves au Brésil. A propos de Charlotte de Castelnau-L’Estoile, Un catholicisme colonial. Le mariage des Indiens et des esclaves au Brésil (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Cardoso (1604-1683). de la cour d'Espagne au ghetto italien. Un itinéraire de marrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages de Mariana, juive polonaise, esclave à Malte, mariée à Naples...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renégats du sultan, des convertis dans l'élite ottomane au 16e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques sociales. 773 abjurations de protestants (Lyon, 1653-1687)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale, justice et restitution chez les grands seigneurs espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the Divide. Retour de colloque, Evora, 6-7 nov. 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Logiques sociales. 773 abjurations de protestants (Lyon, 1653-1687)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants des morisques, instruments de conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1965. L’année où les églises françaises se vidèrent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esclavage au péril de la foi (Méditerranée, XVIe-18e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversions religieuses et fidélités politiques dans l’Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de &amp;quot;Silence&amp;quot;. Le Japon face aux missions chrétiennes (XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se convertir dans la France laïque : juifs, chrétiens, musulmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’Iran devint chiite. Religion et pouvoir chez les Safavides (16e-17e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apostats de la Volga. Chrétiens et musulmans dans la Russie impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A propos de &amp;quot;Silence&amp;quot;. Le Japon face aux missions chrétiennes (XVIe-XVIIe siècle)</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les conversions au ‘renouveau islamique’ en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circoncision, conversion et identité juive (Antiquité - Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis XIV et les protestants : conversion forcée au Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évêque Esteve et les morisques. Un projet policier pour la conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du ghetto comme instrument de conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apostasie, désertion de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6176,553 +6424,553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Victor</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités et collèges (Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Joye</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.296-300</w:t>
+              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âge de raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 235-238</w:t>
+              <w:t xml:space="preserve">, 2022, pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit ottoman (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
+              <w:t xml:space="preserve">, 2022, p. 235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bizutage (Antiquité-Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
+              <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaulande-Barraud</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice : « Esclaves (Moyen Âge)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubouloz</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.10-14</w:t>
+              <w:t xml:space="preserve">, 2022, pp.296-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoles (Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,65 +6985,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6863,51 +7111,347 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DE93F5C"/>
+    <w:nsid w:val="8AD8F9DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="1F253B79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="32426909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7013,50 +7557,56 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7094,51 +7644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-poutrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033519676" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rotarom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/libro/convertir-a-los-musulmanes.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonzon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karine Schaub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/2409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.2409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03914667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Feci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.141881" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.8416" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/boc.2018.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2017.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.622.0040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.3496" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.084.0819" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2008-2010.19.01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=26258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/chretiens-et-societes-documents-et-memoires" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/record/230697" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151740v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4854" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004416826_005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambrosiana.it/studia/classi-di-studio/studi-borromaici/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279982v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-poutrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8182-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033519676" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rotarom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/libro/convertir-a-los-musulmanes.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonzon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karine Schaub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/2409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.2409" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03914667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Feci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.141881" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6723" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02615580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.8416" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/boc.2018.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/chdj.2017.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.3496" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.622.0040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.2214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.084.0819" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ShAnd.2008-2010.19.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourmaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1990.2941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=26258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02962600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/chretiens-et-societes-documents-et-memoires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02963861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/record/230697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004416826_005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02151740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4854" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02401904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01962188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ambrosiana.it/studia/classi-di-studio/studi-borromaici/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02988940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05617347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15lfo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05617352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05617349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1593w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04935764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010552v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470943v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>