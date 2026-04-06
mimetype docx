--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -765,424 +765,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to engage students to change their eating behaviors? Increasing their empowerment through gamification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Khodaverdi</w:t>
+                <w:t xml:space="preserve">Explanatory Factors of the Purchasing Behavior of Luxury Products among Young Chinese Consumers – Motivations, Perceived Risks, Relational Benefits, and Their Impact on the Procurement Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhua Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aina Ravoniarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing, May 2023, Vannes (Bretagne), France</w:t>
+              <w:t xml:space="preserve">16ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758786v1</w:t>
+                <w:t xml:space="preserve">hal-04758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory Factors of the Purchasing Behavior of Luxury Products among Young Chinese Consumers – Motivations, Perceived Risks, Relational Benefits, and Their Impact on the Procurement Modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juhua Cui</w:t>
+                <w:t xml:space="preserve">How to engage students to change their eating behaviors? Increasing their empowerment through gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khodaverdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Ravoniarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing, May 2023, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758733v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond the digitalization and servitization paradoxes: the role of network capabilities for industrial SMEs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viot Catherine</w:t>
+                <w:t xml:space="preserve">Going from goods to services: how environmental issues and perceptions of renting influence consumers’ intention to choose renting over buying technological objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th International Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758804v1</w:t>
+                <w:t xml:space="preserve">hal-04758840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going from goods to services: how environmental issues and perceptions of renting influence consumers’ intention to choose renting over buying technological objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+                <w:t xml:space="preserve">Going beyond the digitalization and servitization paradoxes: the role of network capabilities for industrial SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinhinane Tazairt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viot Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porquerolles (Hyères), France</w:t>
+              <w:t xml:space="preserve">Conférence internationale CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758840v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the effect of digital servitization on a firm’s market value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Tazairt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration de la proposition de valeur des entreprises industrielles : l'importance de l'articulation servicisation-digitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Tazairt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1918,247 +1918,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet des stratégies d’exploration et d’exploitation sur la performance des PME : le rôle médiateur de l’orientation interactionnelle</w:t>
+                <w:t xml:space="preserve">Une comparaison entre banques privées et banques coopératives et leur impact sur les réactions des consommateurs: le rôle médiateur de la confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ambroise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bérard</w:t>
+                <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières Canada</w:t>
+              <w:t xml:space="preserve">Journées internationales de Recherche en Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01666634v1</w:t>
+                <w:t xml:space="preserve">hal-02955481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison entre banques privées et banques coopératives et leur impact sur les réactions des consommateurs: le rôle médiateur de la confiance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’effet des stratégies d’exploration et d’exploitation sur la performance des PME : le rôle médiateur de l’orientation interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de Recherche en Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955481v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01666634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: an alignment issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategy and financial performance of manufacturing SMEs: a necessary alignment between the service concept and the operational service system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,64 +2330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the type of bank on customers’ reactions to their bank: The mediating role of trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th CIRP Conference on Industrial Product-Service Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Saint Etienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRM'S GROWTH PROFILES AND CEO'S ATTITUDES: THE MODERATING ROLE OF GROWTH INTENTION ON FIRM'S GROWTH?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,109 +2743,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00594172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une consommation touristique plus durable : quel chemin reste-t-il à parcourir ?</w:t>
+                <w:t xml:space="preserve">Les français: quelles représentations du tourisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de l'ACFAS 2011, session spéciale " 1ère Journée de réflexion sur la consommation responsable "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Ecorismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00594274v1</w:t>
+                <w:t xml:space="preserve">halshs-00555062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forte croissance continue versus forte croissance discontinue : quelles différences ?</w:t>
               </w:r>
@@ -2907,109 +2907,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les français: quelles représentations du tourisme durable ?</w:t>
+                <w:t xml:space="preserve">Pour une consommation touristique plus durable : quel chemin reste-t-il à parcourir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecorismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">congrès de l'ACFAS 2011, session spéciale " 1ère Journée de réflexion sur la consommation responsable "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555062v1</w:t>
+                <w:t xml:space="preserve">halshs-00594274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de levier de la confiance sur l'engagement dans l'hypercroissance durable des PME</w:t>
               </w:r>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les motivations des donneurs de sang pour accroître leur fidélisation : une lecture au travers du modèle d'Ajzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour le management stratégique et la gestion opérationnelle de la relation client dans les PME en hypercroissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3690,51 +3690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Macneil et la théorie du contrat social : Proposition d'un outil d'analyse des relations pour l'ensemble des domaines de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,191 +4310,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactance psychologique et confiance : le refus de l'engagement et les limites du marketing relationnel</w:t>
+                <w:t xml:space="preserve">Potential effects of psychological reactant consumers on relationships marketing programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nantes, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">EIASM Workshop on new directions in relationship marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470601v1</w:t>
+                <w:t xml:space="preserve">halshs-00470607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential effects of psychological reactant consumers on relationships marketing programmes</w:t>
+                <w:t xml:space="preserve">Réactance psychologique et confiance : le refus de l'engagement et les limites du marketing relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIASM Workshop on new directions in relationship marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">22ème Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nantes, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470607v1</w:t>
+                <w:t xml:space="preserve">halshs-00470601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des éléments de gestion des réclamations à la satisfaction : les apports de la théorie de la justice</w:t>
               </w:r>
@@ -5353,4285 +5353,3918 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9TH WORKSHOP ON QUALITY MANAGEMENT IN SERVICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques différentes, pratiques innovantes : que dit le marketing des PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Andriuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113016ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (2), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-024-10390-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105669v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’incongruence entre les parties prenantes d’une promotion-partage : et si tout était une question de compensation perçue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanata Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.24-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destinée des produits technologiques remplacés : l’influence de la valeur résiduelle perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370119859816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02373722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des motivations altruistes et des normes personnelles, sociales et morales dans l’engagement des donneurs de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Seville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.100.33.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance implications of exploration and exploitation in SMEs: The mediating role of interaction orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business &amp; Industrial Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (12), pp.1971-1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02570780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.301-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOSM-10-2016-0276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01646300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design. 71, 54-68.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de tourisme durable : proposition d’une typologie croisée avec les comportements de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: a configuration issue between servitization strategies and customer-oriented organizational design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 71, pp.54-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsolescence perçue, décision de renouveler et destinée des produits : le cas du téléphone portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.081.41.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients’ prevention program commitment : the role of psychological reactance and relationship proneness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Darpy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.467-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.168.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsolescence perçue, décision de renouveler et destinée des produits : le cas du téléphone portable. , 81, Janvier-Mars, p. 41-59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F., Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la Relation Client et performance des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.077.13.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’un modèle relationnel de l’intention de donner son sang : les effets de l’empowerment psychologique et de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.23-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques de développement des entreprises de taille intermédiaire. Une approche des ETI par leurs Business Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une différenciation des trajectoires de Forte Croissance (FC continue vs FC discontinue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des relations Banques-PME : les apports de la théorie du contrat social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024320ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les investisseurs particuliers et l’ISR ; une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 236/7, pp.127-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme durable : les sept clés du succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1-2), pp.71-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance, levier de l’engagement dans les PME en forte croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Belliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224/5, pp.65-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français et le tourisme durable : étude des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (4), pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français et le tourisme durable : proposition d'une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.308-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des éléments de gestion des réclamations à la satisfaction : les apports de la théorie de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Llosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des elements de gestion des reclamations a la satisfaction: les apports de la theorie de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Llosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.47 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010602100303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la théorie de la justice à la gestion des réclamations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (Avril-Juin), pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la théorie de la justice à la gestion des réclamations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«FRIENDLY» COMPLAINING BEHAVIORS: TOWARD A RELATIONAL APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Market-Focused Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (3-4), pp.333-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00470640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to engage students to change their eating behaviors? Increasing their empowerment through gamification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Khodaverdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Ravoniarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucharest (RO), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758680v1</w:t>
-              </w:r>
-[...3592 lines deleted...]
-                <w:t xml:space="preserve">halshs-00470640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New frontiers of customer strategy : Managing Sustainable, Environmental and Ethical Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley; Iste, 288 p., 2024, 978-1-78630-850-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394300747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux territoires de la stratégie clients - Manager les transitions responsables, environnementales et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delécolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jacob</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iste éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-1-78405-973-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie clients augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pez Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, pp.326, 2019, ISBN 978-1-78405-586-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented customer strategy – CRM in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pez Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2019, 978-1-78630-372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre et évaluer les stratégies &amp;quot;développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Barthe</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cardebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Management Prospective Editions, pp.241, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9641,759 +9274,664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales et la recherche sur projet. Les sciences de gestion et du management et le financement sur projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 15 - Entreprises à mission et stratégie client : vers une stratégie éducative et d’empowerment du client ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Seville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux territoires de la stratégie clients : Manager les transitions responsables, environnementales et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.229-248, 2023, 978-1-78405-973-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurational servitization approach: A necessary alignment of service strategies, digital capabilities and customer resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tazaïrt Tinhinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kohtamäki M., Baines T., Rabetino R., Ziaee Bigdeli A., Kowalkowski C., Oliva R. &amp; Parida V.,The Palgrave Handbook of Servitization : Theories and concepts in servitization and product-service systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.437-454, 2021, 978-3-030-75771-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75771-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur résiduelle perçue : vers une compréhension plus fine de la fin de vie des objets</w:t>
+                <w:t xml:space="preserve">La valeur résiduelle perçue : vers une compréhension plus fine de la fin de vie des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kréziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliabeth Robinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La valeur perçue en marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">La valeur perçue en marketing : perspectives théoriques et enjeux managériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, 2020, 9791032002643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974571v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur résiduelle perçue : vers une compréhension plus fine de la fin de vie des objets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organiser la relation client augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eliabeth Robinot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Volle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La valeur perçue en marketing : perspectives théoriques et enjeux managériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, 2020, 9791032002643</w:t>
+              <w:t xml:space="preserve">Stratégie client augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-308, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543714v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser la relation client augmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+                <w:t xml:space="preserve">La RSE aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Baujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bergadaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Volle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laurence Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FNEGE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie client augmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.291-308, 2019</w:t>
+              <w:t xml:space="preserve">Management et sociétés, Mutations et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VUIBERT, pp.69-81, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985422v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Barthe</w:t>
+                <w:t xml:space="preserve">Des paliers de croissance au potentiel de développement de la PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10421,51 +9959,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l'économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10475,51 +10013,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactance psychologique et propension relationnelle : mieux comprendre l’effort relationnel des clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10528,73 +10066,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10629,351 +10167,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attirer et fidéliser les donneurs de sang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kizilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519515v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Attirer et fidéliser les donneurs de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00555087v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et dysfonctionnement des relations commerciales : une approche par les normes Mémoire en vue de l'obtention du diplôme d'Habilitation à Diriger des Recherches en Sciences de Gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1 (UM1), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04006183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10983,51 +10521,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'étude réalisée pour la Ville de Lyon : LA FETE DES LUMIERES 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11036,113 +10574,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Szostak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don de sang, la communication de l'EFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11163,51 +10701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11217,114 +10755,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruptures de relations de long terme entre organisations: contribution à l'étude des déterminants - Une application aux relations banques-PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine - Paris IX, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00470451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11471,51 +11009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Soulikhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Emad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prim-Allaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Robinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khodaverdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoniarison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Tazairt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diabat&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Belliato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courvoisier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadir-Poggi Yasmina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benamour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.33.52" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.41.59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.168.0467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Durif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.13.30" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S&#233;ville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024320ar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822842v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100303" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543692v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taza&#239;rt Tinhinane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974571v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Robinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519515v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006183v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470451v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Soulikhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Emad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prim-Allaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Robinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khodaverdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoniarison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Tazairt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diabat&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Belliato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courvoisier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadir-Poggi Yasmina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benamour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859816" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.33.52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.41.59" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.168.0467" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Durif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.13.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S&#233;ville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024320ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543692v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taza&#239;rt Tinhinane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Robinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519515v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>