--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -290,230 +290,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t>
+                <w:t xml:space="preserve">L’engagement des membres dans les communautés en ligne d’organisations à but non lucratif : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bérard</w:t>
+                <w:t xml:space="preserve">Félicia Soulikhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Benedittis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
+                <w:t xml:space="preserve">Sabine Emad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6ème Journée Interdisciplinaire de Recherche sur les Décisions des Consommateurs (JIRDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612373v1</w:t>
+                <w:t xml:space="preserve">hal-04758714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des membres dans les communautés en ligne d’organisations à but non lucratif : une étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicia Soulikhan</w:t>
+                <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Emad</w:t>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Interdisciplinaire de Recherche sur les Décisions des Consommateurs (JIRDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758714v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Impact of Procurement Modes on Loyalty towards Luxury Brands among Chinese MZ-Generation Consumers</w:t>
               </w:r>
@@ -765,424 +765,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory Factors of the Purchasing Behavior of Luxury Products among Young Chinese Consumers – Motivations, Perceived Risks, Relational Benefits, and Their Impact on the Procurement Modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juhua Cui</w:t>
+                <w:t xml:space="preserve">How to engage students to change their eating behaviors? Increasing their empowerment through gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khodaverdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Ravoniarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing, May 2023, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758733v1</w:t>
+                <w:t xml:space="preserve">hal-04758786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to engage students to change their eating behaviors? Increasing their empowerment through gamification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Khodaverdi</w:t>
+                <w:t xml:space="preserve">Explanatory Factors of the Purchasing Behavior of Luxury Products among Young Chinese Consumers – Motivations, Perceived Risks, Relational Benefits, and Their Impact on the Procurement Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhua Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aina Ravoniarison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès International de l’Association Française du Marketing, May 2023, Vannes (Bretagne), France</w:t>
+              <w:t xml:space="preserve">16ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758786v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going from goods to services: how environmental issues and perceptions of renting influence consumers’ intention to choose renting over buying technological objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+                <w:t xml:space="preserve">Going beyond the digitalization and servitization paradoxes: the role of network capabilities for industrial SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinhinane Tazairt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viot Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porquerolles (Hyères), France</w:t>
+              <w:t xml:space="preserve">Conférence internationale CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758840v1</w:t>
+                <w:t xml:space="preserve">hal-04758804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond the digitalization and servitization paradoxes: the role of network capabilities for industrial SMEs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viot Catherine</w:t>
+                <w:t xml:space="preserve">Going from goods to services: how environmental issues and perceptions of renting influence consumers’ intention to choose renting over buying technological objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th International Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758804v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the effect of digital servitization on a firm’s market value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Tazairt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Seville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1227,230 +1227,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception d’une campagne de promotion-partage : typologie des consommateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanata Diabaté</w:t>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758878v1</w:t>
+                <w:t xml:space="preserve">hal-03158721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+                <w:t xml:space="preserve">Perception d’une campagne de promotion-partage : typologie des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanata Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158721v1</w:t>
+                <w:t xml:space="preserve">hal-04758878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the frontline employee’s profile with the target population in order to better promote cancer screening</w:t>
               </w:r>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une amélioration de la proposition de valeur des entreprises industrielles : l'importance de l'articulation servicisation-digitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Tazairt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2032,51 +2032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet des stratégies d’exploration et d’exploitation sur la performance des PME : le rôle médiateur de l’orientation interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2127,51 +2127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: an alignment issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategy and financial performance of manufacturing SMEs: a necessary alignment between the service concept and the operational service system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2438,51 +2438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategies and financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,286 +3179,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00540669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactance psychologique et confiance: le refus de l'engagement et les limites du marketing relationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre les motivations des donneurs de sang pour accroître leur fidélisation : une lecture au travers du modèle d'Ajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Darpy</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Dentaire Française, Congrès 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing, Poster Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00538658v1</w:t>
+                <w:t xml:space="preserve">halshs-00559186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les motivations des donneurs de sang pour accroître leur fidélisation : une lecture au travers du modèle d'Ajzen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Ambroise</w:t>
+                <w:t xml:space="preserve">Tourisme durable: quelles représentations en ont les consommateurs français?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing, Poster Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venice, Italie. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559186v1</w:t>
+                <w:t xml:space="preserve">halshs-00470569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme durable: quelles représentations en ont les consommateurs français?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réactance psychologique et confiance: le refus de l'engagement et les limites du marketing relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Venice, Italie. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Association Dentaire Française, Congrès 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470569v1</w:t>
+                <w:t xml:space="preserve">halshs-00538658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of psychological reactance and relationship proneness in the commitment decision: An application to a dental prevention programme</w:t>
               </w:r>
@@ -5353,626 +5353,753 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9TH WORKSHOP ON QUALITY MANAGEMENT IN SERVICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to engage students to change their eating behaviors? Increasing their empowerment through gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Khodaverdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Ravoniarison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMAC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucharest (RO), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques différentes, pratiques innovantes : que dit le marketing des PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Andriuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (2), pp.7-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1113016ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Longitudinal Ordinal Data via Finite Mixture of Matrix-Variate Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (2), pp.81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-024-10390-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incongruence entre les parties prenantes d’une promotion-partage : et si tout était une question de compensation perçue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanata Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Verfay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.24-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destinée des produits technologiques remplacés : l’influence de la valeur résiduelle perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Robinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (2), pp.25-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370119859816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02373722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des motivations altruistes et des normes personnelles, sociales et morales dans l’engagement des donneurs de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5991,227 +6118,227 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Seville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100, pp.35-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.100.33.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kréziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,168 +6353,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance implications of exploration and exploitation in SMEs: The mediating role of interaction orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business &amp; Industrial Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (12), pp.1971-1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02570780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6396,115 +6523,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (2), pp.301-328. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOSM-10-2016-0276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01646300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design. 71, 54-68.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6533,73 +6660,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de tourisme durable : proposition d’une typologie croisée avec les comportements de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6628,73 +6755,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: a configuration issue between servitization strategies and customer-oriented organizational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6723,87 +6850,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 71, pp.54-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsolescence perçue, décision de renouveler et destinée des produits : le cas du téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,530 +6948,530 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.41-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.081.41.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ prevention program commitment : the role of psychological reactance and relationship proneness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (8), pp.467-481. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.168.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsolescence perçue, décision de renouveler et destinée des produits : le cas du téléphone portable. , 81, Janvier-Mars, p. 41-59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F., Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la Relation Client et performance des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.13-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.077.13.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un modèle relationnel de l’intention de donner son sang : les effets de l’empowerment psychologique et de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Garraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (1), pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de développement des entreprises de taille intermédiaire. Une approche des ETI par leurs Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Séville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,73 +7486,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une différenciation des trajectoires de Forte Croissance (FC continue vs FC discontinue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7454,73 +7581,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des relations Banques-PME : les apports de la théorie du contrat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7539,201 +7666,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.37-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024320ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les investisseurs particuliers et l’ISR ; une relation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Sami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 236/7, pp.127-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme durable : les sept clés du succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7748,73 +7875,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack financier et forte croissance dans la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7856,73 +7983,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1-2), pp.71-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance, levier de l’engagement dans les PME en forte croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7964,73 +8091,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 224/5, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français et le tourisme durable : étude des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8046,73 +8173,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (4), pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français et le tourisme durable : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8128,73 +8255,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.308-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des éléments de gestion des réclamations à la satisfaction : les apports de la théorie de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8223,177 +8350,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00467946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des elements de gestion des reclamations a la satisfaction: les apports de la theorie de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.47 - 64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010602100303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la théorie de la justice à la gestion des réclamations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8409,73 +8536,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (Avril-Juin), pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00467953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la théorie de la justice à la gestion des réclamations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8491,73 +8618,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«FRIENDLY» COMPLAINING BEHAVIORS: TOWARD A RELATIONAL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8573,184 +8700,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Market-Focused Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3 (3-4), pp.333-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00470640v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04758680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10535,51 +10535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'étude réalisée pour la Ville de Lyon : LA FETE DES LUMIERES 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10649,51 +10649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don de sang, la communication de l'EFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11009,51 +11009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Soulikhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Emad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prim-Allaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Robinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khodaverdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoniarison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Tazairt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diabat&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Belliato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courvoisier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadir-Poggi Yasmina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benamour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859816" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.33.52" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.41.59" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.168.0467" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Durif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.13.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S&#233;ville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024320ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822842v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543692v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taza&#239;rt Tinhinane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Robinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519515v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Soulikhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Emad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prim-Allaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Robinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khodaverdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoniarison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Tazairt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diabat&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Belliato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courvoisier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadir-Poggi Yasmina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benamour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.33.52" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.41.59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.168.0467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Durif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.13.30" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S&#233;ville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024320ar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543692v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taza&#239;rt Tinhinane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Robinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519515v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>