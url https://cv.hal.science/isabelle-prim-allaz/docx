--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -290,230 +290,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des membres dans les communautés en ligne d’organisations à but non lucratif : une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicia Soulikhan</w:t>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Emad</w:t>
+                <w:t xml:space="preserve">Julien de Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Interdisciplinaire de Recherche sur les Décisions des Consommateurs (JIRDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758714v1</w:t>
+                <w:t xml:space="preserve">hal-04612373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’engagement des membres dans les communautés en ligne d’organisations à but non lucratif : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Benedittis</w:t>
+                <w:t xml:space="preserve">Félicia Soulikhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
+                <w:t xml:space="preserve">Sabine Emad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6ème Journée Interdisciplinaire de Recherche sur les Décisions des Consommateurs (JIRDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612373v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Impact of Procurement Modes on Loyalty towards Luxury Brands among Chinese MZ-Generation Consumers</w:t>
               </w:r>
@@ -1227,230 +1227,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+                <w:t xml:space="preserve">Perception d’une campagne de promotion-partage : typologie des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanata Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158721v1</w:t>
+                <w:t xml:space="preserve">hal-04758878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception d’une campagne de promotion-partage : typologie des consommateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanata Diabaté</w:t>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Verfay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758878v1</w:t>
+                <w:t xml:space="preserve">hal-03158721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the frontline employee’s profile with the target population in order to better promote cancer screening</w:t>
               </w:r>
@@ -1918,260 +1918,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une comparaison entre banques privées et banques coopératives et leur impact sur les réactions des consommateurs: le rôle médiateur de la confiance</w:t>
+                <w:t xml:space="preserve">L’effet des stratégies d’exploration et d’exploitation sur la performance des PME : le rôle médiateur de l’orientation interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fleck</w:t>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de Recherche en Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955481v1</w:t>
+                <w:t xml:space="preserve">halshs-01666634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet des stratégies d’exploration et d’exploitation sur la performance des PME : le rôle médiateur de l’orientation interactionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une comparaison entre banques privées et banques coopératives et leur impact sur les réactions des consommateurs: le rôle médiateur de la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ambroise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bérard</w:t>
+                <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières Canada</w:t>
+              <w:t xml:space="preserve">Journées internationales de Recherche en Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01666634v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: an alignment issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,64 +2222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategy and financial performance of manufacturing SMEs: a necessary alignment between the service concept and the operational service system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,64 +2330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the type of bank on customers’ reactions to their bank: The mediating role of trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Verfay-Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2438,77 +2438,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategies and financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th CIRP Conference on Industrial Product-Service Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Saint Etienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRM'S GROWTH PROFILES AND CEO'S ATTITUDES: THE MODERATING ROLE OF GROWTH INTENTION ON FIRM'S GROWTH?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,109 +2743,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00594172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les français: quelles représentations du tourisme durable ?</w:t>
+                <w:t xml:space="preserve">Pour une consommation touristique plus durable : quel chemin reste-t-il à parcourir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecorismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">congrès de l'ACFAS 2011, session spéciale " 1ère Journée de réflexion sur la consommation responsable "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555062v1</w:t>
+                <w:t xml:space="preserve">halshs-00594274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forte croissance continue versus forte croissance discontinue : quelles différences ?</w:t>
               </w:r>
@@ -2907,558 +2907,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une consommation touristique plus durable : quel chemin reste-t-il à parcourir ?</w:t>
+                <w:t xml:space="preserve">Les français: quelles représentations du tourisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de l'ACFAS 2011, session spéciale " 1ère Journée de réflexion sur la consommation responsable "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Ecorismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00594274v1</w:t>
+                <w:t xml:space="preserve">halshs-00555062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de levier de la confiance sur l'engagement dans l'hypercroissance durable des PME</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Champagne</w:t>
+                <w:t xml:space="preserve">Réactance psychologique et confiance : le refus de l'engagement et les limites du marketing relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel International de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Luxembourg. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Dentaire Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488144v1</w:t>
+                <w:t xml:space="preserve">halshs-00540669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactance psychologique et confiance : le refus de l'engagement et les limites du marketing relationnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Darpy</w:t>
+                <w:t xml:space="preserve">L'effet de levier de la confiance sur l'engagement dans l'hypercroissance durable des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Belliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Dentaire Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel International de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Luxembourg. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00540669v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les motivations des donneurs de sang pour accroître leur fidélisation : une lecture au travers du modèle d'Ajzen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réactance psychologique et confiance: le refus de l'engagement et les limites du marketing relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Séville</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing, Poster Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Association Dentaire Française, Congrès 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559186v1</w:t>
+                <w:t xml:space="preserve">halshs-00538658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme durable: quelles représentations en ont les consommateurs français?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les motivations des donneurs de sang pour accroître leur fidélisation : une lecture au travers du modèle d'Ajzen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Venice, Italie. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing, Poster Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470569v1</w:t>
+                <w:t xml:space="preserve">halshs-00559186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactance psychologique et confiance: le refus de l'engagement et les limites du marketing relationnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourisme durable: quelles représentations en ont les consommateurs français?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Dentaire Française, Congrès 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Venice, Italie. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00538658v1</w:t>
+                <w:t xml:space="preserve">halshs-00470569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of psychological reactance and relationship proneness in the commitment decision: An application to a dental prevention programme</w:t>
               </w:r>
@@ -3520,221 +3520,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français et le tourisme durable : proposition d'une typologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
+                <w:t xml:space="preserve">Quel rôle pour le management stratégique et la gestion opérationnelle de la relation client dans les PME en hypercroissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche Aderse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, La Rochelle, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">25 ème Congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470572v1</w:t>
+                <w:t xml:space="preserve">halshs-00470567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour le management stratégique et la gestion opérationnelle de la relation client dans les PME en hypercroissance ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Ambroise</w:t>
+                <w:t xml:space="preserve">Les Français et le tourisme durable : proposition d'une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche Aderse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, La Rochelle, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00470567v1</w:t>
+                <w:t xml:space="preserve">halshs-00470572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Macneil et la théorie du contrat social : Proposition d'un outil d'analyse des relations pour l'ensemble des domaines de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,77 +5541,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques différentes, pratiques innovantes : que dit le marketing des PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Andriuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5762,64 +5762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incongruence entre les parties prenantes d’une promotion-partage : et si tout était une question de compensation perçue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanata Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Verfay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,77 +5870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5965,51 +5965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destinée des produits technologiques remplacés : l’influence de la valeur résiduelle perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6069,51 +6069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des motivations altruistes et des normes personnelles, sociales et morales dans l’engagement des donneurs de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6186,64 +6186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6275,299 +6275,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+                <w:t xml:space="preserve">Performance implications of exploration and exploitation in SMEs: The mediating role of interaction orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Journal of Business &amp; Industrial Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (12), pp.1971-1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197914v1</w:t>
+                <w:t xml:space="preserve">halshs-02570780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance implications of exploration and exploitation in SMEs: The mediating role of interaction orientation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bérard</w:t>
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business &amp; Industrial Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (12), pp.1971-1981</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02570780v1</w:t>
+                <w:t xml:space="preserve">hal-03197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (2), pp.301-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6601,51 +6601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: A configuration issue between servitization strategies and customer-oriented organizational design. 71, 54-68.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial performance of servitized manufacturing firms: a configuration issue between servitization strategies and customer-oriented organizational design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,51 +6886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsolescence perçue, décision de renouveler et destinée des produits : le cas du téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,438 +6997,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ prevention program commitment : the role of psychological reactance and relationship proneness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obsolescence perçue, décision de renouveler et destinée des produits : le cas du téléphone portable. , 81, Janvier-Mars, p. 41-59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Darpy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F., Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646480v1</w:t>
+                <w:t xml:space="preserve">hal-02128224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsolescence perçue, décision de renouveler et destinée des produits : le cas du téléphone portable. , 81, Janvier-Mars, p. 41-59</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients’ prevention program commitment : the role of psychological reactance and relationship proneness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F., Durif</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Darpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (8), pp.467-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.168.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128224v1</w:t>
+                <w:t xml:space="preserve">hal-01646480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la Relation Client et performance des PME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Proposition d’un modèle relationnel de l’intention de donner son sang : les effets de l’empowerment psychologique et de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.23-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310633v1</w:t>
+                <w:t xml:space="preserve">hal-01654355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un modèle relationnel de l’intention de donner son sang : les effets de l’empowerment psychologique et de l’engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Gestion de la Relation Client et performance des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Garraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.077.13.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654355v1</w:t>
+                <w:t xml:space="preserve">hal-02310633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques de développement des entreprises de taille intermédiaire. Une approche des ETI par leurs Business Models</w:t>
               </w:r>
@@ -7453,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Séville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7516,226 +7516,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une différenciation des trajectoires de Forte Croissance (FC continue vs FC discontinue)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Perez</w:t>
+                <w:t xml:space="preserve">Gestion des relations Banques-PME : les apports de la théorie du contrat social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024320ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613785v1</w:t>
+                <w:t xml:space="preserve">hal-01646591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des relations Banques-PME : les apports de la théorie du contrat social</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maque</w:t>
+                <w:t xml:space="preserve">Vers une différenciation des trajectoires de Forte Croissance (FC continue vs FC discontinue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (2), pp.37-58. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024320ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01646591v1</w:t>
+                <w:t xml:space="preserve">hal-01613785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les investisseurs particuliers et l’ISR ; une relation complexe</w:t>
               </w:r>
@@ -8019,90 +8019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance, levier de l’engagement dans les PME en forte croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Belliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 224/5, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9874,51 +9874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paliers de croissance au potentiel de développement de la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,51 +10203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10321,51 +10321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attirer et fidéliser les donneurs de sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,51 +10535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'étude réalisée pour la Ville de Lyon : LA FETE DES LUMIERES 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10636,64 +10636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don de sang, la communication de l'EFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11009,51 +11009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Soulikhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Emad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prim-Allaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Robinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khodaverdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoniarison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Tazairt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diabat&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Belliato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courvoisier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadir-Poggi Yasmina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benamour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.33.52" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.41.59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.168.0467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Durif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.13.30" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S&#233;ville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024320ar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543692v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taza&#239;rt Tinhinane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Robinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519515v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Soulikhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Emad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhua Cui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prim-Allaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Robinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khodaverdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoniarison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Tazairt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Seville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diabat&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramone-Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Verfay-Bertaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Darpy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Belliato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Ricard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courvoisier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadir-Poggi Yasmina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193648v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benamour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105669v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10390-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.100.33.52" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01591478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.41.59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Durif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.168.0467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.13.30" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S&#233;ville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024320ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394300747" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Del&#233;colle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/nouveaux-territoires-de-la-strategie-clients/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pez Virginie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758962v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543692v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taza&#239;rt Tinhinane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliabeth Robinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouveresse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682960v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519515v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>