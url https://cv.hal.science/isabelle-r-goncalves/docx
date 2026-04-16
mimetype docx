--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -202,518 +202,639 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international conference on plant pathogenic bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Assise, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of the a-tubulin B-encoding gene during early development of the phytopathogenic fungus Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Faivre Talmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle R. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 374, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic changes in the PacC transcription factor deletion mutant of the plant pathogenic fungus Botrytis cinerea under acidic and neutral conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Choquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12863-024-01257-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing New Roles for the Glycosyl-Transferase Cps1 in the Phytopathogenic Fungus Botrytis cinerea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blandenet</w:t>
+                <w:t xml:space="preserve">The Candida glabrata glycogen branching enzyme structure reveals unique features of branching enzymes of the Saccharomycetaceae phylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Gillet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8090899⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797089v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Candida glabrata glycogen branching enzyme structure reveals unique features of branching enzymes of the Saccharomycetaceae phylum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Martin</w:t>
+                <w:t xml:space="preserve">Evidencing New Roles for the Glycosyl-Transferase Cps1 in the Phytopathogenic Fungus Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Violot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-William Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8090899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539601v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary and Quaternary Structure Organization in GMP Synthetases: Implications for Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -748,1736 +869,1736 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom12070871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+                <w:t xml:space="preserve">The infection cushion of Botrytis cinerea : a fungal ‘weapon’ of plant‐biomass destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Choquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Robert</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie de Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.2293-2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03143879v1</w:t>
+                <w:t xml:space="preserve">hal-03153197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infection cushion of Botrytis cinerea : a fungal ‘weapon’ of plant‐biomass destruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rascle</w:t>
+                <w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ribot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153197v1</w:t>
+                <w:t xml:space="preserve">hal-03143879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.4853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-12826-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analyses of chitin synthases identify horizontal gene transfers towards bacteria and allow a robust and unifying classification into fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, pp.252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0815-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Basis for Evolution of DNA-Binding Specificity of the Aft1 Transcription Factor in Yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar La Torre Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 196 (1), pp.149-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.157693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of proteins secreted by Botrytis cinerea in response to heavy metal toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semcheddine Cherrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Dieryckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-William Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (8), pp.835-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2mt20041d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryote DIRS1-like retrotransposons: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Piednoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Higuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KlAft, the Kluyveromyces lactis Ortholog of Aft1 and Aft2, Mediates Activation of Iron-responsive Transcription Through the PuCACCC Aft-type Sequence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 183 (1), pp.93-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.109.104364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lgals6, a 2-million-year-old gene in mice: a case of positive darwinian selection and presence/absence polymorphism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (3), pp.1533-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.107.082792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Analysis of the Vertebrate Galectin Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Fadden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukhvinder Sidhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (7), pp.1177 - 1187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msh082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the Botrytis cinerea chitin synthase multigenic family through the analysis of six euascomycetes genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Choquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vidal-Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 271 (11), pp.2153 - 2164. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 271 (11), pp.2153-2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04135.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and structure of human genes that generate retropseudogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10, pp.672-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JaDis: computing distances between nucleic acid sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15, pp.424-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2624,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poussereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01257-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blandenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070871" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0815-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar La Torre Garay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Camadro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.157693" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semcheddine Cherrad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20041d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnivard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Houzelstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.082792" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fadden" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvinder Sidhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cooper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msh082" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Choquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vidal-Cros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04135.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poussereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Faivre Talmey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01257-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blandenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070871" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0815-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar La Torre Garay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Camadro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.157693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semcheddine Cherrad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20041d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnivard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Houzelstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.082792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fadden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvinder Sidhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msh082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vidal-Cros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04135.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>