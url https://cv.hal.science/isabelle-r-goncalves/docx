--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -516,377 +516,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Candida glabrata glycogen branching enzyme structure reveals unique features of branching enzymes of the Saccharomycetaceae phylum</w:t>
+                <w:t xml:space="preserve">Evidencing New Roles for the Glycosyl-Transferase Cps1 in the Phytopathogenic Fungus Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Conchou</w:t>
+                <w:t xml:space="preserve">Matthieu Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
+                <w:t xml:space="preserve">Jean-William Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Galisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Violot</w:t>
+                <w:t xml:space="preserve">François-Xavier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp.899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8090899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539601v1</w:t>
+                <w:t xml:space="preserve">hal-03797089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing New Roles for the Glycosyl-Transferase Cps1 in the Phytopathogenic Fungus Botrytis cinerea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Candida glabrata glycogen branching enzyme structure reveals unique features of branching enzymes of the Saccharomycetaceae phylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Blandenet</w:t>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-William Dupuy</w:t>
+                <w:t xml:space="preserve">Frédéric Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Gillet</w:t>
+                <w:t xml:space="preserve">Sébastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (9), pp.899. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.343-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8090899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797089v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary and Quaternary Structure Organization in GMP Synthetases: Implications for Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.871. </w:t>
@@ -918,295 +918,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The infection cushion of Botrytis cinerea : a fungal ‘weapon’ of plant‐biomass destruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rascle</w:t>
+                <w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ribot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153197v1</w:t>
+                <w:t xml:space="preserve">hal-03143879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+                <w:t xml:space="preserve">The infection cushion of Botrytis cinerea : a fungal ‘weapon’ of plant‐biomass destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Choquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ruaudel</w:t>
+                <w:t xml:space="preserve">Amélie de Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Robert</w:t>
+                <w:t xml:space="preserve">Cécile Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.100305. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.2293-2314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143879v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A secreted metal-binding protein protects necrotrophic phytopathogens from reactive oxygen species</w:t>
               </w:r>
@@ -1646,51 +1646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Dieryckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-William Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (8), pp.835-46. </w:t>
@@ -2745,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poussereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Faivre Talmey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01257-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797089v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blandenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070871" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15416" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0815-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar La Torre Garay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Camadro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.157693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semcheddine Cherrad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20041d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnivard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Houzelstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.082792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fadden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvinder Sidhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msh082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vidal-Cros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04135.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rascle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poussereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Faivre Talmey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-024-01257-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blandenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-William Dupuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12070871" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15416" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12826-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Souli&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0815-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar La Torre Garay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Camadro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.157693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semcheddine Cherrad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dieryckx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt20041d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonnivard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Houzelstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.082792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fadden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhvinder Sidhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msh082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vidal-Cros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04135.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goncalves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>