--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -106,278 +106,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natural Disasters, Bilateral Exports and Foreign Consumers' Altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajare El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.103-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/48754786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does the depth of trade agreements matter for trade in services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (12), pp.3616-3653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/twec.13478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under attack: Terrorism and international trade in France, 2014–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Nitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Economic Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74 (4), pp.976-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -424,51 +424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Attack: Terrorism and International Trade in France, 2014-16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Nitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Economic Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -502,77 +502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Disasters and Countries' Exports: New Insights from a New (and an Old) Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajare El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (9), pp.2668-2683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,51 +632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chédor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXXIV (2), pp.23-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -736,51 +736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (184), pp.45-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -840,51 +840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (184), pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -931,51 +931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétitivité territoriale et localisation du travail et des entreprises : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Turcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1022,51 +1022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse critique des mesures de restrictions aux échanges de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1130,90 +1130,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n°25 (n°2), pp. 284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00230176v1</w:t>
+                <w:t xml:space="preserve">halshs-00292472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle: a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
@@ -1225,90 +1225,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n°25 (n°2), pp. 284-299</w:t>
+              <w:t xml:space="preserve">, 2008, n° 25 (n°2), pp. 284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00292472v1</w:t>
+                <w:t xml:space="preserve">halshs-00257346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle: a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
@@ -1320,271 +1320,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n° 25 (n°2), pp. 284-299</w:t>
+              <w:t xml:space="preserve">, 2008, n°25 (n°2), pp. 284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00257346v1</w:t>
+                <w:t xml:space="preserve">halshs-00230176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Current Account imbalances : Short-Term or Long-Term Financing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CEPII Newslatter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°19, pp.xx/xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attractivité de la France : analyse, perception et mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coeuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n°363-364-365, pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance des paiements de la France en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1609,51 +1609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance des paiements de la France en 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1672,346 +1672,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les investissements directs entre la France et l'étranger en 1999</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La balance des paiements de la France en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00204510v1</w:t>
+                <w:t xml:space="preserve">halshs-00204515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La balance des paiements de la France en 1999</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les investissements directs entre la France et l'étranger en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00204515v1</w:t>
+                <w:t xml:space="preserve">halshs-00204510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;désajustement&amp;quot; de la balance courante mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N°170, pp.xx/xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Change in Geographical Specialisation Patterns 1967-1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter of The CEPII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, N°9, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Specialisation in Manufacturing and Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter of The CEPII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, n°6, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2062,2405 +2062,2405 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transferts des migrants et institutions de microfinance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et transferts des migrants en Méditerranée : vers une meilleure gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Regards sur l'Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et transferts des migrants en Méditerranée : vers une meilleure gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop, Journées d'études "Gouvernance en Méditerranée : Des concepts aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nogent-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de fonds des migrants et développement économiques des pays du sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Economie du développement et de la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migration and the EMP: A Political Economy Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Brown bag meeting, Jean Monnet Centre of Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Economie du développement et de la transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de fonds des migrants et développement économiques des pays du sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...447 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Economie du Développement et de la transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00363521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Elif Unan</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in services : How does it work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
+              <w:t xml:space="preserve">1ères journées du GDR CNRS 2989 sur le thème "Economie du Développement &amp; de la Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in services : How does it work for MENA Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23èmes Journées du Développement de l'ATM (Association Tiers-Monde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque of the Location of industries in MENA countries, in EU an NPS: a comparative analysis?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00205037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amman Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Amman, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : How does it Work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Journées du GDR CNRS 2989 sur le thème "Economie et Développement &amp; de la Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in services : How does it work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées du Développement de l'ATM (Association Tiers-Monde) sur le thème "L'Etat malgré tout? Acteurs publics et Développement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Trade in Services : How does it Work for MENA Countries</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libéralisation des échanges de services dans le partenariat euro-méditterranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées du GDR CNRS 2989 sur le thème "Economie du Développement &amp; de la Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libéralisation des échanges de services dans le partenariat euro-méditterranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journées du GDR CNRS 2989 sur le thème "Economie et Développement &amp; de la Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle: a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées du GDR CNRS 2989 sur le thème "Economie du Développement &amp; de la Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : How does it Work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS: a Comparative Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Warsaw Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00224995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00257506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...270 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le degré d'ouverture et l'avantage comparative dans les services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Le degré d'ouverture et l'avantage comparative dans les services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree of openness of openness of services industries and comparative advantage in services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminary of the Degree of openness of openness of services industries and comparative advantage in services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4554,51 +4554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des échanges internationaux de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La mesure des échanges internationaux de services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of Cepii's Database on Trade in Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminary of the Methodology of Cepii's Database on Trade in Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs économiques de différenciation de l'attractivité des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Développement économique et développement local : nouveaux enjeux juridiques et économiques, 4ème journée d'études du pôle européen Jean Monnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4761,51 +4761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie de la base CHELEM du CEPII : un point sur la base balance des paiements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La méthodologie de la base CHELEM du CEPII : un point sur la base balance des paiements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,51 +4843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissements directs et activité des entreprises étrangères : un point méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Investissements directs et activité des entreprises étrangères : un point méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque export performance of Industrialised Countries in Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chane Kune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Productivité et performance à l'exportation dans le transport : le cas de huit pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5141,51 +5141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chane Kune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Trade Performance in Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications de la libre prestation de services dans un contexte de concurrence monopolistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Implications de la livre prestation de services dans un contexte de concurrence monopolistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5279,51 +5279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libéralisation des échanges de services entre pays du Nord et pays du Sud correspond-elle à l'intérêt national des deux groupes de pays?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La libéralisation des échanges de services entre pays du Nord et pays du Sud correspond-elle à l'intérêt national des deux groupes de pays?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des échanges de services : l'apport des nouvelles théories du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les déterminants des échanges de services : l'apport des nouvelles théories du commerce international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5417,51 +5417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences économiques de la libéralisation des échanges de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les conséquences économiques de la libéralisation de échanges de services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mesure des échanges internationaux de services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNIS (Centre national de l'information statistique), pp.xx/xx, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,64 +5626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance de l'attractivité de la France : problématique et besoins statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coeuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les investissements directs de la France dans la globalisation : mesure et enjeux : actes du colloque Banque de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banque de France, pp.xx/xx, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5708,51 +5708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les causes du désajustement de la balance courante mondiale : un réexamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Nationale : les nouvelles frontières, Actes du Septième Colloque de Comptabilité Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. Archambault et M. Boëda, pp.135-146, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5816,51 +5816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la journée d'étude Le capital humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de l'Université d'Angers, pp.229-243, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5930,1668 +5930,1668 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00225024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00225021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00225017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS : a Comparative Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00257386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00257382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faiblesses d'une monnaie forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Degree of Openness of Services Industries and Comparative Advantage in Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balance of Payments database : e user-guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investissements directs et activité des entreprises étrangères : un point méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la bagarre internationale, la France regagne du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France est-elle compétitive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie de la base CHELEM du CEPII : un point sur la base balance des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France reste attractive pour les investisseurs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échange international de services : cause d'inégalités entre les nations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...268 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la balance des paiments : adaptation de la base CHELEM-BAL à la nouvelle nomenclature du FMI (manuel de 1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7635,960 +7635,960 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deep Trade Agreements and Trade in Value- Added: Does Heterogeneity Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ebola's Shadow on African Economies: FDI and Remittances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Khalilzadeh Silabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Tax and Emissions Transfer: a Spatial Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Amidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezgar Feizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Nuñez-Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the Depth of Trade Agreements Matter for Trade in Services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Khalilzadeh Silabi</w:t>
+                <w:t xml:space="preserve">Amélie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemic Travel Bans and Trade: Evidence from Ebola in Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrkamba Bienvenu Amakoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign direct investment and domestic private investment in Sub-Saharan African countries: crowding-in or out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askandarou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign direct investment and domestic private investment in Sub-Saharan African countries: crowding-in or out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askandarou Cheik Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232985v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under Attack: Terrorism and International Trade in France, 2014-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Natural Disasters Might Not Lead to a Fall in Exports in Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajare El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Daniel Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gains à l'échange de services pour les pays africains : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Restrictions in Trade in the Telecommunications: an Application to Middle East and North African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...610 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in services : How does it work ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8775,51 +8775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Guillin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Zaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04511448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48754786" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Nitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpab040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03534964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3862242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Avallone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ch&#233;dor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03535108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montalieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouquau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coeur&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mulder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nivat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chane Kune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Compaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillochon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292585v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khalilzadeh Silabi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04702239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrkamba Bienvenu Amakoue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Amidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Feizi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nu&#241;ez-Rocha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Diallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232985v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Cheik Diallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04511448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48754786" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Guillin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Zaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Nitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpab040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03534964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3862242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Avallone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ch&#233;dor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03535108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montalieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouquau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coeur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mulder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nivat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chane Kune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Compaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillochon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khalilzadeh Silabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Amidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Feizi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nu&#241;ez-Rocha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04702239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrkamba Bienvenu Amakoue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Diallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232985v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Cheik Diallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>