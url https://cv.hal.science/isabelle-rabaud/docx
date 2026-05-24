--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -72,1979 +72,2096 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carbon Tax and Emissions Transfer: A Spatial Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Amidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezgar Feizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Núñez Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (1), pp.213-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-025-10058-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the depth of trade agreements matter for trade in services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (12), pp.3616-3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.13478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natural Disasters, Bilateral Exports and Foreign Consumers' Altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajare El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152, pp.103-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/48754786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Chahir Zaki</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under attack: Terrorism and international trade in France, 2014–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (4), pp.976-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oep/gpab040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under Attack: Terrorism and International Trade in France, 2014-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3862242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Disasters and Countries' Exports: New Insights from a New (and an Old) Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajare El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 46 (12), pp.3616-3653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/twec.13478⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 42 (9), pp.2668-2683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.12833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...285 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du commerce international de technologie incorporelle : une approche par les équations de gravité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chédor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXXIV (2), pp.23-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfe.192.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche institutionnelle du lien migration et commerce de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (184), pp.45-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.184.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: quels liens entre migrations et institutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (184), pp.7-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.184.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02348625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétitivité territoriale et localisation du travail et des entreprises : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bazillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Turcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (2), pp.197-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.142.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse critique des mesures de restrictions aux échanges de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (4), pp.779-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01064953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle: a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n°25 (n°2), pp. 284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00230176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle: a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n° 25 (n°2), pp. 284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00257346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle: a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n°25 (n°2), pp. 284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attractivité de la France : analyse, perception et mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coeuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°363-364-365, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00206102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Account imbalances : Short-Term or Long-Term Financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CEPII Newslatter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n°19, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance des paiements de la France en 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La balance des paiements de la France en 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les investissements directs entre la France et l'étranger en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La balance des paiements de la France en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change in Geographical Specialisation Patterns 1967-1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newsletter of The CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N°9, pp.xx/xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;désajustement&amp;quot; de la balance courante mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre du CEPII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, N°170, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Specialisation in Manufacturing and Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter of The CEPII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, N°9, pp.xx/xx</w:t>
+              <w:t xml:space="preserve">, 1996, n°6, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2054,3447 +2171,3447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Economie du développement et de la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et transferts des migrants en Méditerranée : vers une meilleure gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop, Journées d'études "Gouvernance en Méditerranée : Des concepts aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nogent-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de fonds des migrants et développement économiques des pays du sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration and the EMP: A Political Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Brown bag meeting, Jean Monnet Centre of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et transferts des migrants en Méditerranée : vers une meilleure gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Regards sur l'Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de fonds des migrants et développement économiques des pays du sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching up of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Economie du Développement et de la transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermond-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts des migrants et institutions de microfinance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Micro-intermédiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and Catching of Southern Mediterranean Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Regards sur l'Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Amman Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Elif Unan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : How does it Work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Internationales d'études Jean Monnet "Une nouvelle approche de la coopération euro-méditerranéenne est-elle nécessaire aujourd'hui?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">1ères Journées du GDR CNRS 2989 sur le thème "Economie et Développement &amp; de la Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, Journées d'études "Gouvernance en Méditerranée : Des concepts aux pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nogent-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Colloque of the Location of industries in MENA countries, in EU an NPS: a comparative analysis?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00205037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in services : How does it work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées du Développement de l'ATM (Association Tiers-Monde) sur le thème "L'Etat malgré tout? Acteurs publics et Développement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Elif Unan</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in services : How does it work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Externalisation de la politique d'immigration de l'Union européenne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées du Développement de l'ATM (Association Tiers-Monde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Elif Unan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libéralisation des échanges de services dans le partenariat euro-méditterranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Economie du développement et de la transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1ères Journées du GDR CNRS 2989 sur le thème "Economie du Développement &amp; de la Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00205017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libéralisation des échanges de services dans le partenariat euro-méditterranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Brown bag meeting, Jean Monnet Centre of Excellence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">1ère Journées du GDR CNRS 2989 sur le thème "Economie et Développement &amp; de la Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...375 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in services : How does it work for MENA Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Montalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées du GDR CNRS 2989 sur le thème "Economie du Développement &amp; de la Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...613 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : How does it Work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Jan 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Warsaw Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS: a Comparative Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Warsaw Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00224995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouquau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00257506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle: a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of industries in MENA countries, in EU and NMS: a comparative analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warsaw Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le degré d'ouverture et l'avantage comparative dans les services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Le degré d'ouverture et l'avantage comparative dans les services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree of openness of openness of services industries and comparative advantage in services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminary of the Degree of openness of openness of services industries and comparative advantage in services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des échanges internationaux de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La mesure des échanges internationaux de services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of Cepii's Database on Trade in Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminary of the Methodology of Cepii's Database on Trade in Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs économiques de différenciation de l'attractivité des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Développement économique et développement local : nouveaux enjeux juridiques et économiques, 4ème journée d'études du pôle européen Jean Monnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie de la base CHELEM du CEPII : un point sur la base balance des paiements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La méthodologie de la base CHELEM du CEPII : un point sur la base balance des paiements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissements directs et activité des entreprises étrangères : un point méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Investissements directs et activité des entreprises étrangères : un point méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export performance of Industrialised Countries in Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chane Kune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque export performance of Industrialised Countries in Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité et performance à l'exportation dans le transport : le cas de huit pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chane Kune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Productivité et performance à l'exportation dans le transport : le cas de huit pays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade Performance in Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chane Kune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Trade Performance in Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications de la libre prestation de services dans un contexte de concurrence monopolistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Implications de la livre prestation de services dans un contexte de concurrence monopolistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libéralisation des échanges de services entre pays du Nord et pays du Sud correspond-elle à l'intérêt national des deux groupes de pays?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La libéralisation des échanges de services entre pays du Nord et pays du Sud correspond-elle à l'intérêt national des deux groupes de pays?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des échanges de services : l'apport des nouvelles théories du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les déterminants des échanges de services : l'apport des nouvelles théories du commerce international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences économiques de la libéralisation des échanges de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les conséquences économiques de la libéralisation de échanges de services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5504,396 +5621,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des échanges internationaux de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mesure des échanges internationaux de services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNIS (Centre national de l'information statistique), pp.xx/xx, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance de l'attractivité de la France : problématique et besoins statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coeuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les investissements directs de la France dans la globalisation : mesure et enjeux : actes du colloque Banque de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banque de France, pp.xx/xx, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00206116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les causes du désajustement de la balance courante mondiale : un réexamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Nationale : les nouvelles frontières, Actes du Septième Colloque de Comptabilité Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. Archambault et M. Boëda, pp.135-146, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité et performance à l'exportation dans le transport : une étude sur le cas de huit pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chane Kune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la journée d'étude Le capital humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de l'Université d'Angers, pp.229-243, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5903,1721 +6020,1721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00225024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00225021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00225017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Jennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Unan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration as a Win-Win Process in the Euro-Mediterranean Area: Remittances and Intergenerational Transfers between Countries with Different Demographic Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boboc-Trandas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Cristina Boboc-Trandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Unan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00257382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00257386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faiblesses d'une monnaie forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Feldstein-Horioka Puzzle : a Panel Smooth Transition Regression Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouquau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of Industries in MENA Countries, in EU and NMS : a Comparative Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Jennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in Services : how does it Work for MENA Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Degree of Openness of Services Industries and Comparative Advantage in Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investissements directs et activité des entreprises étrangères : un point méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balance of Payments database : e user-guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la bagarre internationale, la France regagne du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie de la base CHELEM du CEPII : un point sur la base balance des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France est-elle compétitive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France reste attractive pour les investisseurs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.xx/xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échange international de services : cause d'inégalités entre les nations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur la balance des paiments : adaptation de la base CHELEM-BAL à la nouvelle nomenclature du FMI (manuel de 1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7627,1008 +7744,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebola's Shadow on African Economies: FDI and Remittances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Khalilzadeh Silabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Trade Agreements and Trade in Value- Added: Does Heterogeneity Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemic Travel Bans and Trade: Evidence from Ebola in Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrkamba Bienvenu Amakoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the Depth of Trade Agreements Matter for Trade in Services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Tax and Emissions Transfer: a Spatial Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Amidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezgar Feizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Nuñez-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign direct investment and domestic private investment in Sub-Saharan African countries: crowding-in or out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askandarou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign direct investment and domestic private investment in Sub-Saharan African countries: crowding-in or out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askandarou Cheik Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232985v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under Attack: Terrorism and International Trade in France, 2014-16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Natural Disasters Might Not Lead to a Fall in Exports in Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajare El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gains à l'échange de services pour les pays africains : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Restrictions in Trade in the Telecommunications: an Application to Middle East and North African Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Montalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade in services : How does it work ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8775,51 +8892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04511448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48754786" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Guillin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Zaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Nitsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpab040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03534964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3862242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Avallone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ch&#233;dor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03535108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montalieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouquau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coeur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mulder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nivat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chane Kune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Compaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillochon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khalilzadeh Silabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Amidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Feizi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nu&#241;ez-Rocha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638832v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04702239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrkamba Bienvenu Amakoue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Diallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232985v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Cheik Diallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Amidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Feizi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s N&#250;&#241;ez Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-025-10058-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Guillin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Zaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13478" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04511448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajare El Hadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48754786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03810471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Nitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpab040" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03534964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3862242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12833" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03531087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Avallone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ch&#233;dor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03535108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montalieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.184.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.142.0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouquau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coeur&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mulder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Jennequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Unan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nivat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chane Kune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Compaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Niel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00206116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Boboc-Trandas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00225017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boboc-Trandas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257386v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Khalilzadeh Silabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04702239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrkamba Bienvenu Amakoue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nu&#241;ez-Rocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Diallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232985v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askandarou Cheik Diallo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>