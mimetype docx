--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -100,246 +100,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les vièles à archet dans les premiers enregistrements discographiques de musique médiévale (ca 1910-ca 1953) : substituts et reconstitutions »</w:t>
+                <w:t xml:space="preserve">« La musique antérieure au XVIe siècle dans la production discographique française (c. 1910–1950) : l’Anthologie Sonore, Lumen, et l’Oiseau-Lyre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ragnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alban Framboisier; Florence Gétreau; Isabelle His. </w:t>
+              <w:t xml:space="preserve">Michel Duchesneau; Federico Lazzaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auguste Tolbecque. Le son des musiques anciennes (1880-1950) : imaginer, fabriquer et partager/The sound of ancient music (1880-1950): imagination, making and transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+              <w:t xml:space="preserve">Musique disques et radio en pays francophones 1880-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2023, 978-2-7116-3076-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04033548v1</w:t>
+                <w:t xml:space="preserve">halshs-04033607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Louise Dyer Patroness of Medieval Music Revival in France (1937–1950): 78 rpm Recordings, Concerts and Broadcasts »</w:t>
+                <w:t xml:space="preserve">« Les vièles à archet dans les premiers enregistrements discographiques de musique médiévale (ca 1910-ca 1953) : substituts et reconstitutions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ragnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kerry Murphy. </w:t>
+              <w:t xml:space="preserve">Alban Framboisier; Florence Gétreau; Isabelle His. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louise Dyer and Editions de l’Oiseau-Lyre. The Establisment of a Music Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyrebird, In press</w:t>
+              <w:t xml:space="preserve">Auguste Tolbecque. Le son des musiques anciennes (1880-1950) : imaginer, fabriquer et partager/The sound of ancient music (1880-1950): imagination, making and transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034513v1</w:t>
+                <w:t xml:space="preserve">halshs-04033548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La musique antérieure au XVIe siècle dans la production discographique française (c. 1910–1950) : l’Anthologie Sonore, Lumen, et l’Oiseau-Lyre »</w:t>
+                <w:t xml:space="preserve">« Louise Dyer Patroness of Medieval Music Revival in France (1937–1950): 78 rpm Recordings, Concerts and Broadcasts »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ragnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Duchesneau; Federico Lazzaro. </w:t>
+              <w:t xml:space="preserve">Kerry Murphy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique disques et radio en pays francophones 1880-1950</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2023, 978-2-7116-3076-9</w:t>
+              <w:t xml:space="preserve">Louise Dyer and Editions de l’Oiseau-Lyre. The Establisment of a Music Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyrebird, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04033607v1</w:t>
+                <w:t xml:space="preserve">hal-04034513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du tout ainsi qu’il vous plaira. Le rondeau musical : mouvances d’une forme fixe »</w:t>
               </w:r>
@@ -915,165 +915,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Autour de la musicologue Yvonne Rokseth (1890–1948) : quels réseaux ? »</w:t>
+                <w:t xml:space="preserve">« Médiévalisme dans la chanson de variété française : l’apport d’Yvette Guilbert »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ragnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Séminaire international Épistémuse. Acteurs et actrices des musicologies francophones : prosopographie et filiations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Antonine (Liban); Centre de Recherche sur les Traditions Musicales (CRTM), Nov 2018, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">MAMO – The Middle Ages in the Modern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome et John Cabot University, Nov 2018, Rome (Ecole française de Rome), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04033670v1</w:t>
+                <w:t xml:space="preserve">hal-04032907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Yvonne Rokseth et les Éditions de l’Oiseau Lyre »</w:t>
+                <w:t xml:space="preserve">« Autour de la musicologue Yvonne Rokseth (1890–1948) : quels réseaux ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ragnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes musicologues francophones (II) : terrain et archive, Focus sur des ethnomusicologues pionnières et hommages à Michel Brenet (†1918) et Yvonne Rokseth (†1948)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Ragnard; Catherine Deutsch; Théodora Psychoyou; Sorbonne Université, IReMus, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2d Séminaire international Épistémuse. Acteurs et actrices des musicologies francophones : prosopographie et filiations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Antonine (Liban); Centre de Recherche sur les Traditions Musicales (CRTM), Nov 2018, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035184v1</w:t>
+                <w:t xml:space="preserve">halshs-04033670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le disque (78 tours) comme nouvel objet d’étude musicologique »</w:t>
               </w:r>
@@ -1122,96 +1122,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04033646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Médiévalisme dans la chanson de variété française : l’apport d’Yvette Guilbert »</w:t>
+                <w:t xml:space="preserve">« Yvonne Rokseth et les Éditions de l’Oiseau Lyre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ragnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMO – The Middle Ages in the Modern World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome et John Cabot University, Nov 2018, Rome (Ecole française de Rome), Italie</w:t>
+              <w:t xml:space="preserve">Femmes musicologues francophones (II) : terrain et archive, Focus sur des ethnomusicologues pionnières et hommages à Michel Brenet (†1918) et Yvonne Rokseth (†1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Ragnard; Catherine Deutsch; Théodora Psychoyou; Sorbonne Université, IReMus, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032907v1</w:t>
+                <w:t xml:space="preserve">hal-04035184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les musicologues médiévistes français et l’enregistrement discographique dans la première moitié du xxe siècle »</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033607v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sultan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sultan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04032907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>