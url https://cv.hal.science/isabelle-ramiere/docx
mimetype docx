--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -3761,51 +3761,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04911643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t>
+                <w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
@@ -3836,97 +3836,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682508v1</w:t>
+                <w:t xml:space="preserve">hal-04739060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t>
+                <w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
@@ -3957,73 +3957,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739060v1</w:t>
+                <w:t xml:space="preserve">hal-04682508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hyper-reduced order modelling of mixed contact problems defined on non-matching grids</w:t>
               </w:r>
@@ -4884,230 +4884,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03954894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fabrication and crack-induced porosity migration in uranium-plutonium mixed oxide fuels for Sodium Fast Reactors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ramiere</w:t>
+                <w:t xml:space="preserve">Hyper-réduction d'ordre de modèle pour la mécanique du contact traité par multiplicateurs de Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numat 2022 - The Nuclear Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04911614v1</w:t>
+                <w:t xml:space="preserve">hal-03718086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-réduction d'ordre de modèle pour la mécanique du contact traité par multiplicateurs de Lagrange</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Modeling fabrication and crack-induced porosity migration in uranium-plutonium mixed oxide fuels for Sodium Fast Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Numat 2022 - The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718086v1</w:t>
+                <w:t xml:space="preserve">cea-04911614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANTA : un code HPC généraliste pour la simulation de problèmes complexes en mécanique</w:t>
               </w:r>
@@ -6490,204 +6490,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration methods for fixed point coupled problems iterations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multilevel numerical method coupling LDC and ZZ methods for frictional contact problems in elastostatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Helfer</w:t>
+                <w:t xml:space="preserve">Liu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods in Coupled Problems 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Multiscale Computational Methods for Solids and Fluids – MSF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417813v1</w:t>
+                <w:t xml:space="preserve">hal-01697460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel numerical method coupling LDC and ZZ methods for frictional contact problems in elastostatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceleration methods for fixed point coupled problems iterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ramiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Hao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">T. Helfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Multiscale Computational Methods for Solids and Fluids – MSF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Numerical Methods in Coupled Problems 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697460v1</w:t>
+                <w:t xml:space="preserve">hal-02417813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3d simulation in the pleiades software environment for sodium fast reactor fuel pin behavior under irradiation</w:t>
               </w:r>
@@ -7208,51 +7208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements of the thermomechanical modeling in the PLEIADES platform applications to the simulation of PWR accidental transient conditions using the Alcyone fuel performance code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic mesh refinement in Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,51 +9454,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F6EBBEB"/>
+    <w:nsid w:val="E69DA26F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9685,51 +9685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ramiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7487-0218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925971v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531701010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05030469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Barani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Koliesnikova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Intro&#239;ni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136085v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01674-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.713.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Barbi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.10.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C053LQNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lo Frano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Angelo Cancemi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantas Povilaitis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Ambrutis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Feria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epalle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Koliesnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temmar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lainet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rami&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helfer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldbronn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Barbi&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.100.88" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11061512" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Introini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818190-4.00009-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395792v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ramiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7487-0218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925971v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531701010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05030469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Barani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Koliesnikova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Intro&#239;ni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136085v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01674-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.713.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Barbi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.10.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C053LQNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lo Frano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Angelo Cancemi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantas Povilaitis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Ambrutis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Feria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epalle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Koliesnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temmar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lainet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rami&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldbronn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Barbi&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.100.88" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11061512" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Introini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818190-4.00009-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395792v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>