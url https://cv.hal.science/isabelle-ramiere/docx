--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,9399 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9348 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle RAMIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle RAMIÈRE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-ramiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7487-0218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Zq4LS6MAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Researcher in Applied Mathematics and Computational Mechanics</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brief CV</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Habilitation thesis (HDR, Habilitation à Diriger des Recherches), Doctor of Science (DSc), Aix-Marseille University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : PhD in Applied Mathematics, Aix-Marseille University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Engineering degree in Applied Mathematics, INSA Rouen, Head of promotion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Master of Science in Engineering Sciences, University of Rouen, Head of promotion.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2023: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director at CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (French Alternative Energies and Atomic Energy Commission)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">at CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of Cadarache, Energy Division, Fuel Study Department.Development of innovative and efficient numerical methods in the fuel behavior numerical simulation platform PLEIADES.Keywords : multiphysics coupling, multiscale coupling, adaptive mesh refinement, fixed point acceleration, numerical homogenization, reduced order modeling, solids mechanics, contact mechanics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-22 : Expert Research Scientist at CEA of Cadarache, Nuclear Energy Division, Fuel Study Department.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-15 : Research Engineer at CEA of Cadarache, Nuclear Energy Division, Fuel Study Department.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-09 : Research Engineer at CEA of Marcoule, Nuclear Energy Division, RadioChemistry and Processes Department.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-07 : Research Engineer at CNRS, Geoscience modeling and imaging Lab, Pau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2022 : Head of the course &amp;quot;Nuclear engineering and modelization&amp;quot; at the Engineering school Seatech Toulon (12h/ year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-23 : Head of the course &amp;quot;Finite Elements&amp;quot; at the Engineering school Polytech' Marseille (20h / year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-15 : Intervention at INSA Rouen on &amp;quot;Numerical methods for nuclear fuel simulation&amp;quot; (4h / year)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD supervisions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Dubois (2024- ), Alexandre Epalle (2021-24), Louis Belgrand (2020-23), Simon Le Berre (2020-23), Daria Koliesnikova (2017-21), Mourad Temmar (2016-19), Jules Fauque (2015-18), Hao Liu (2013-16), Lauréline Barbié (2010-13).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctoral supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anas El Hachimi (2025- ), Tomaso Barani (2020-21)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">List of publications available on HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Balance Solution Using Fixed Point Convergence Acceleration for Steady-State Reactor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles (ATALANTE-2024), 317, pp.01010. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202531701010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04925971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved accuracy of Dirichlet-like microscopic solutions on Representative Volume Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05232281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLEIADES: a numerical framework dedicated to the multiphysics and multiscale nuclear fuel behaviour simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, pp.110577. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05030469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the PLEIADES/GERMINAL V3 fuel performance code against transmutation experiments in sodium fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lainet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, pp.110526. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04996601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state population balance modelling of precipitation processes: nucleation, growth and size-dependent agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.127258. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic multigrid adaptive mesh refinement strategy with controlled accuracy for nonlinear quasi-static problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 400, pp.115505. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fabrication and crack-induced porosity migration in mixed oxide fuels for sodium fast reactors by the finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 558, pp.153341. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition number and clustering-based efficiency improvement of reduced-order solvers for contact problems using Lagrange multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1495. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10091495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03714373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed point convergence and acceleration for steady state population balance modelling of precipitation processes: application to neodymium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177, pp.767-777. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Effects in Matrix-Inclusion Composites: Elastic Effective Behavior, Phase Moments, and Full-Field Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.4437. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10234437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-field modeling with the TAF-ID of incipient melting and oxygen transport in nuclear fuel during power transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Introïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 556, pp.153173. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for the computational comparison of adaptive mesh refinement strategies for all-quadrilateral and all-hexahedral meshes: locally adaptive multigrid methods versus h-adaptive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 437, pp.110310. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Comparison of Two Multiscale Coupling Methods for Nonlinear Solid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (9), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modelling of the pellet-to-cladding gap closure phenomenon for SFR fuel performance codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Favrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 529, pp.151909. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02534686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GERMINAL, a fuel performance code of the PLEIADES platform to simulate the in-pile behaviour of mixed oxide fuel pins for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lainet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 516, pp.30-53. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original geometrical stopping criteria associated to multilevel adaptive mesh refinement for problems with local singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (3), pp.645-661. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01674-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid hyper-reduced modeling for contact mechanics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (1), pp.117-139. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical methodology for simulation of unstable crack growth in time independent brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188, pp.126-150. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coupling of local multilevel mesh refinement and ZZ methods for unilateral frictional contact problems in elastostatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 323, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Continuum Damage Approach for Simulation of Crack Initiation and Growth in Ceramic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Esnoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advances in Fracture and Damage Mechanics XV 713, pp. 155-158 </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.713.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01403309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Multilevel Refinement Technique based on Nested Local Meshes for Nonlinear Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Barbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2014.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative residual-based vector methods to accelerate fixed point iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.2210 - 2226. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2015.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01403292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies around the local defect correction multi-level refinement method for three-dimensional linear elastic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Barbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious domain methods for two-phase flow energy balance computations in nuclear components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (8), pp.939-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelization of ion exchange kinetics for a carboxylic resin in infinite solution volume conditions. Application to monovalent−trivalent cations exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jobelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (34), pp.11027-11038. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102120m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of the $Q$1 -finite element method for elliptic problems with non-boundary-fitted meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (9), pp.1007-1052. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fictitious domain approach with spread interface for elliptic problems with general boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (4-6), pp 766-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general fictitious domain method with immersed jumps and multilevel nested structured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 225 (2), pp 1347-1387. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2007.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based models for HPC thermomechanical fuel assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lo Frano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Angelo Cancemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantas Povilaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrius Ambrutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Feria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISA-EURADWASTE 2025 &amp; SNETP Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational framework for Adaptive Mesh Refinement methods in linear and nonlinear solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2024 - the 16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate multiscale solutions to quasi-stationary thermal problems involving a heterogeneous heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2024 / PANACM 2024 - the 16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient hyper-reduced order modelling of mixed contact problems defined on non-matching grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04996597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation massivement parallèle et raffinement adaptatif de maillage pour les problèmes de mécanique du contact 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Epalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational framework for automatic mesh refinement in nonlinear quasi-static solid mechanics context: multilevel adaptive strategy with controlled accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of the Hybrid Hyper-Reduction method for frictionless contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCM 2023 - 7th International conference on computational contact mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS (Thematic conference), Jul 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-Reduction of node-to-surface contact models between nonlinear behavior materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon LE BERRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM17 - the 17th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hyper-Reduction of variational inequalities. Application to contact mechanics problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon LE BERRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTECH2023 - 6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Adaptive Mesh Refinement with controlled accuracy for nonlinear quasi-static mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) &amp; 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of boundary conditions on the computation of local fields in a Representative Volume Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - The 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03777686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la proximité des inclusions dans un Volume Elémentaire Représentatif sur le calcul des champs locaux et des propriétés effectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Belgrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Largenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Adaptive Mesh Refinement with controlled accuracy for nonlinear quasi-static mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03954894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANTA : un code HPC généraliste pour la simulation de problèmes complexes en mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling fabrication and crack-induced porosity migration in uranium-plutonium mixed oxide fuels for Sodium Fast Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2022 - The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-réduction d'ordre de modèle pour la mécanique du contact traité par multiplicateurs de Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04696621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC ADAPTIVE MESH REFINEMENT WITH CONTROLLED ACCURACY IN A MULTISCALE CONTEXT FOR NONLINEAR SOLID MECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, BLED, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multigrid local defect correction method for nonlinear solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM &amp; ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffinement de maillage adaptatif pour solveur implicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Barbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée sur les méthodes numériques " Méthodes de résolution adaptatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cadarache, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de la méthode Local Defect Correction et des méthodes h-adaptatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and algorithmic comparison of multigrid Local Defect Correction approach and hybrid FE2 numerical homogenization technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JST Homogénéisation et calcul multi-chelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Local Defect Correction method and h-adaptive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Koliesnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sitjes, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New functionalities of the 3.0 version of TFEL, MFront and MTest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fandeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Haboussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deloison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2017 - 13e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIA; LMS; Onera; DMEP (CEA), May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma de calcul multi-échelles de type Éléments Finis au carré pour la simulation de combustibles nucléaires hétérogènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d simulation in the pleiades software environment for sodium fast reactor fuel pin behavior under irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lainet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles: Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ekaterinbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel numerical method coupling LDC and ZZ methods for frictional contact problems in elastostatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Multiscale Computational Methods for Solids and Fluids – MSF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration methods for fixed point coupled problems iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods in Coupled Problems 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d simulation in the pleiades software environment for sodium fast reactor fuel pin behavior under irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lainet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles Next Generation Nuclear Systems for Sustainable Development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Yekaterinburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in ALCYONE 2.0 fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goldbronn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2016 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic multigrid mesh refinement strategy for precise localized stress concentration simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01403300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Defect Correction Method coupled with the Zienkiewicz-Zhu a $posteriori$ error estimator in elastostatics Solid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMCMM 2015 - Seventeenth copper mountain conference on multigrid methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Copper Mountain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic multigrid mesh refinement strategy for precise localized stress concentration simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic multigrid mesh refinement strategy for precise localized stress concentration simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent improvements of the thermomechanical modeling in the PLEIADES platform applications to the simulation of PWR accidental transient conditions using the Alcyone fuel performance code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sercombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSNF-Nufuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic mesh refinement in Solid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth Copper Mountain Conference on Multigrid Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Copper Mountain, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local de maillage multi-niveaux en mécanique des solides non-linéaire. Application à l'interaction pastille-gaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Barbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Congrès National d'Analyse Numérique CANUM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons between a Local Multigrid Method and H-Adaptive Methods in solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Barbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Seminar on Computing, ESCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel technique based on nested local meshes for nonlinear mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Barbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Engineering Computational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.100.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMR Methods in solids mechanics for pellet-cladding interaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Barbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sercombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Adaptative Modeling and Simulation ADMOS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FICTITIOUS DOMAIN SIMULATIONS FOR THE TWO-PHASE FLOW ENERGY BALANCE OF THE CLOTAIRE STEAM GENERATOR MOCK-UP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pittsburg, Pennsylvania, United States. paper 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of Nuclear Power Plant Components using a fictitious domain approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Avignon, France. paper: 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious domain methods to solve convection-diffusion problems with general boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. in the 17th Computational Fluid Dynamics Conference AIAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. Session : "Numerical methods and code optimization I"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hyper-Reduction of contact problems treated by Lagrange multipliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon LE BERRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04911611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hyper-Reduction of contact problems treated by Lagrange multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ryckelynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique des structures - Une monographie de la Direction des énergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asserin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Beccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA Paris-Saclay. Editions du Moniteur, 2025, Les Monographies de la DES, 978-2-281-14800-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04947183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Numerical Methods in Computational Solid Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Issue de MDPI "Advanced Numerical Methods in Computational Solid Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.1512, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math11061512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04996195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two fuel performance codes of the PLEIADES platform: ALCYONE and GERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Introini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lainet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Power Plant Design and Analysis Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.207-233, 2021, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818190-4.00009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de convergence pour les suites vectorielles de point fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clefs du CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, , pp.26-27, 2020, Sacrées Mathématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-réduction d’ordre de modèles pour la mécanique du contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clefs du CEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, , pp.29-31, 2020, Sacrées Mathématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode FIC-EBC : une méthode de domaine fictif avec sauts immergés et raffinement de maillage multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATAPLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, pp.1-28, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01403307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de domaine fictif pour des problèmes elliptiques avec conditions aux limites générales en vue de la simulation numérique d'écoulements diphasiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Provence - Aix-Marseille I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00122916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de méthodes numériques pour les couplages multiphysiques et multiéchelles en mécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Aix Marseille Université (AMU), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03395792v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9454,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E69DA26F"/>
+    <w:nsid w:val="B469CA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9685,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ramiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7487-0218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925971v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531701010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05030469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Barani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153341" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Koliesnikova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Intro&#239;ni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136085v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01674-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.713.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247907v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Barbi&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.10.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C053LQNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lo Frano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Angelo Cancemi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantas Povilaitis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Ambrutis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Feria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epalle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Koliesnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramiere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043192v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temmar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lainet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rami&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldbronn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444739v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416330v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007570v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Barbi&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.100.88" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11061512" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581238v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Introini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818190-4.00009-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122916v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395792v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ramiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7487-0218" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Zq4LS6MAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531701010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05030469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Barani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lainet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110526" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Koliesnikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153341" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10234437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Intro&#239;ni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153173" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136085v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110310" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02534686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Temmar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Favrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151909" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01674-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Esnoul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.08.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.713.155" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Barbi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2014.10.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.08.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.10.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C053LQNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Angot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.01.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lo Frano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Angelo Cancemi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantas Povilaitis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Ambrutis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Feria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Epalle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911625v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Koliesnikova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03777686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03954894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fourmont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ramiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335714v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temmar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lainet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rami&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helfer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldbronn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444739v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416330v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247967v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Barbi&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.100.88" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11061512" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581238v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Introini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818190-4.00009-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581254v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01403307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395792v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>