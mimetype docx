--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -1260,247 +1260,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'émission totale de produits gazeux issus de détonations</w:t>
+                <w:t xml:space="preserve">Influence de différents paramètres métallurgiques sur la conductivité thermique des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranc-Darbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cédelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Française de Thermique</w:t>
+              <w:t xml:space="preserve">Congrès Français Thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690800v1</w:t>
+                <w:t xml:space="preserve">hal-01690502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de différents paramètres métallurgiques sur la conductivité thermique des métaux</w:t>
+                <w:t xml:space="preserve">Modélisation de l'émission totale de produits gazeux issus de détonations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranc-Darbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français Thermique 2016</w:t>
+              <w:t xml:space="preserve">Congrès Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690502v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of the mold surface in HPDC process by infrared thermography and comparison with simulation</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de l’émissivité du CO2 produit par la combustion d’un biogaz hydrogéné en fonction de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dabos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Hung Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02304920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-018-2360-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Neuville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavakoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Du" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sebai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dabos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Hung Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02304920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-018-2360-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavakoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Du" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sebai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>