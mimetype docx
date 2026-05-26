--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -902,277 +902,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of alumina's emission in the deflagration of gas-aluminum particles mixtures</w:t>
+                <w:t xml:space="preserve">Mesure des émissions radiatives par spectroscopie infrarouge rapide du CO2 à 4,17 µm - 4,19 µm et du CO à 4,50 µm - 4,60 µm lors d'une déflagration d'un mélange H2 /O2 /CO2 /N2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh-Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Genetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranc-Darbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europyro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société française de thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174412v1</w:t>
+                <w:t xml:space="preserve">hal-03174463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des émissions radiatives par spectroscopie infrarouge rapide du CO2 à 4,17 µm - 4,19 µm et du CO à 4,50 µm - 4,60 µm lors d'une déflagration d'un mélange H2 /O2 /CO2 /N2</w:t>
+                <w:t xml:space="preserve">Investigation of alumina's emission in the deflagration of gas-aluminum particles mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh-Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Genetier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ranc-Darbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société française de thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de thermique, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Europyro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174463v1</w:t>
+                <w:t xml:space="preserve">hal-03174412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of unsteady heat conduction problem with arbitrary heat source location</w:t>
               </w:r>
@@ -1260,247 +1260,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de différents paramètres métallurgiques sur la conductivité thermique des métaux</w:t>
+                <w:t xml:space="preserve">Modélisation de l'émission totale de produits gazeux issus de détonations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranc-Darbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français Thermique 2016</w:t>
+              <w:t xml:space="preserve">Congrès Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690502v1</w:t>
+                <w:t xml:space="preserve">hal-01690800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'émission totale de produits gazeux issus de détonations</w:t>
+                <w:t xml:space="preserve">Influence de différents paramètres métallurgiques sur la conductivité thermique des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranc-Darbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cédelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Française de Thermique</w:t>
+              <w:t xml:space="preserve">Congrès Français Thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690800v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of the mold surface in HPDC process by infrared thermography and comparison with simulation</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de l’émissivité du CO2 produit par la combustion d’un biogaz hydrogéné en fonction de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dabos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Hung Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02304920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-018-2360-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Neuville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavakoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Du" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sebai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dabos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Hung Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02304920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-018-2360-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01676516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.01.064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#233;delle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mata Osoro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2017.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ranc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Wagner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.03.096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03174412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04131695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboudou Ibouroi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Neuville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01690502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavakoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02008582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Du" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sebai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>