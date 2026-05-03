--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -98,51 +98,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -936,1813 +936,1679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01445531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Precursor-Like Protein 2 deletion-induced retinal synaptopathy related to congenital stationary night blindness: structural, functional and molecular characteristics</w:t>
+                <w:t xml:space="preserve">Targeting DNA repair by coDbait enhances melanoma targeted radionuclide therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dinet</w:t>
+                <w:t xml:space="preserve">Claire Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Ciccotosto</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Delaunay</w:t>
+                <w:t xml:space="preserve">Florence Mishellany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Borras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.12927-12936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13041-016-0245-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610230v1</w:t>
+                <w:t xml:space="preserve">hal-04610227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting DNA repair by coDbait enhances melanoma targeted radionuclide therapy</w:t>
+                <w:t xml:space="preserve">Amyloid Precursor-Like Protein 2 deletion-induced retinal synaptopathy related to congenital stationary night blindness: structural, functional and molecular characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Viallard</w:t>
+                <w:t xml:space="preserve">Virginie Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chezal</w:t>
+                <w:t xml:space="preserve">Giuseppe D. Ciccotosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mishellany</w:t>
+                <w:t xml:space="preserve">Kimberley Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (11), pp.12927-12936. </w:t>
+              <w:t xml:space="preserve">Molecular Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13041-016-0245-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610227v1</w:t>
+                <w:t xml:space="preserve">inserm-01328425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Precursor-Like Protein 2 deletion-induced retinal synaptopathy related to congenital stationary night blindness: structural, functional and molecular characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary Supplement Enriched in Antioxidants and Omega-3 Protects from Progressive Light-Induced Retinal Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe D. Ciccotosto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Borras</w:t>
+                <w:t xml:space="preserve">Khaoula Ramchani-Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13041-016-0245-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01328425v1</w:t>
+                <w:t xml:space="preserve">hal-04610218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Supplement Enriched in Antioxidants and Omega-3 Protects from Progressive Light-Induced Retinal Degeneration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Doly</w:t>
+                <w:t xml:space="preserve">Visual Sensorial Impairments in Neurodevelopmental Disorders: Evidence for a Retinal Phenotype in Fragile X Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaëlle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128395⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e105996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610218v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Sensorial Impairments in Neurodevelopmental Disorders: Evidence for a Retinal Phenotype in Fragile X Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaëlle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e105996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0105996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447491v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Sensorial Impairments in Neurodevelopmental Disorders: Evidence for a Retinal Phenotype in Fragile X Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaëlle Rossignol</w:t>
+                <w:t xml:space="preserve">Light-Induced Retinal Degeneration Correlates with Changes in Iron Metabolism Gene Expression, Ferritin Level, and Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Astrid Perche</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.10-5705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04610215v1</w:t>
+                <w:t xml:space="preserve">inserm-02983703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Retinal Degeneration Correlates with Changes in Iron Metabolism Gene Expression, Ferritin Level, and Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
+                <w:t xml:space="preserve">Carole Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (3), pp.1261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/iovs.10-5705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02983703v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Retinal Degeneration Correlates with Changes in Iron Metabolism Gene Expression, Ferritin Level, and Aging</w:t>
+                <w:t xml:space="preserve">Cholesterol-based α-phenyl-N-tert-butyl nitrone derivatives as antioxidants against light-induced retinal degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">Fanny Choteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.10-5705⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (24), pp.7405-7409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610214v1</w:t>
+                <w:t xml:space="preserve">hal-04610212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol-based α-phenyl-N-tert-butyl nitrone derivatives as antioxidants against light-induced retinal degeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Durand</w:t>
+                <w:t xml:space="preserve">Calpains are activated by light but their inhibition has no neuroprotective effect against light-damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.989-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2009.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2010.10.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04610212v1</w:t>
+                <w:t xml:space="preserve">hal-04610207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpains are activated by light but their inhibition has no neuroprotective effect against light-damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Transient protective effect of caspase inhibitors in RCS rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Eye Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89 (6), pp.989-994. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 86 (3), pp.519-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2007.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2009.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04610207v1</w:t>
+                <w:t xml:space="preserve">hal-04610205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient protective effect of caspase inhibitors in RCS rat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Doly</w:t>
+                <w:t xml:space="preserve">Caspase-Dependent Apoptosis in Light-Induced Retinal Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (6), pp.2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.06-1258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2007.12.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04610205v1</w:t>
+                <w:t xml:space="preserve">hal-04610190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase-Dependent Apoptosis in Light-Induced Retinal Degeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Doly</w:t>
+                <w:t xml:space="preserve">P23H and S334ter opsin mutations: Increasing photoreceptor outer segment n-3 fatty acid content does not affect the course of retinal degeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rex Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.199-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610190v1</w:t>
+                <w:t xml:space="preserve">hal-04610188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P23H and S334ter opsin mutations: Increasing photoreceptor outer segment n-3 fatty acid content does not affect the course of retinal degeneration.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional protection of photoreceptors from light-induced damage by dimethylthiourea and Ginkgo biloba extract.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Hopkins</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">isabelle Ranchon-Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gorrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">isabelle Ranchon-Cole</w:t>
+                <w:t xml:space="preserve">J Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gorrand</w:t>
+                <w:t xml:space="preserve">M Droy-Lefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Doly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 40 (6), pp.1191-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2752,51 +2618,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle clé du gène Fmr1 dans la photophobie : du patient atteint du syndrome de l’X-Fragile au modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2855,695 +2721,695 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptophan deficiency reduces the effectiveness of sumatriptan in a mouse model of migraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Grevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Mrad</w:t>
+                <w:t xml:space="preserve">Vidosav Rajcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Grevet</w:t>
+                <w:t xml:space="preserve">Inés Erkizia-Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Horrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Headache Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Headache Federation, Dec 2024, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary tryptophan as a potential factor of migraine chronification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Headache and Pain symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl hydrocarbon receptors are involved in the pathogenesis of migraine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Raoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Headache Federation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migraine-associated photophobia: A new mice model for light aversion study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Zkim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Avan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Daegu, South Korea. pp.S374, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibror.2019.07.1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in light sensitivity in a mice model of migraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Avan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3690,51 +3556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Attallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felgerolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2024.109964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2022.109238" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Munia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gafray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Goldschmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01445531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M F Billaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2016.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ciccotosto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Delaunay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-016-0245-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D. Ciccotosto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani-Ben Othman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-5705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.10.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM5LXZ82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.08.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL95N3S1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTR03KG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.06-1258" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brush" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Williamson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hopkins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cluzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droy-Lefaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04264971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mrad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grevet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidosav Rajcic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Erkizia-Santamaria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Horrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raoelina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zkim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibror.2019.07.1189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thierry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourgeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Attallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felgerolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2024.109964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2022.109238" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Munia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gafray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Goldschmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01445531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M F Billaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2016.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7340" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D. Ciccotosto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-016-0245-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani-Ben Othman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105996" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-5705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.10.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM5LXZ82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.08.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL95N3S1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTR03KG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.06-1258" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brush" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Williamson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hopkins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cluzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droy-Lefaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04264971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mrad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidosav Rajcic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Erkizia-Santamaria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Horrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raoelina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zkim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibror.2019.07.1189" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thierry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourgeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>