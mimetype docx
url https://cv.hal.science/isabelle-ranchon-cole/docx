--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1614,51 +1614,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Retinal Degeneration Correlates with Changes in Iron Metabolism Gene Expression, Ferritin Level, and Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Picard</w:t>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1712,87 +1712,87 @@
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/iovs.10-5705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02983703v1</w:t>
+                <w:t xml:space="preserve">hal-04610214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Retinal Degeneration Correlates with Changes in Iron Metabolism Gene Expression, Ferritin Level, and Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">Émilie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1846,51 +1846,51 @@
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/iovs.10-5705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610214v1</w:t>
+                <w:t xml:space="preserve">inserm-02983703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol-based α-phenyl-N-tert-butyl nitrone derivatives as antioxidants against light-induced retinal degeneration</w:t>
               </w:r>
@@ -2876,273 +2876,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary tryptophan as a potential factor of migraine chronification.</w:t>
+                <w:t xml:space="preserve">Aryl hydrocarbon receptors are involved in the pathogenesis of migraine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Meunier</w:t>
+                <w:t xml:space="preserve">Anais Raoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+                <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Headache and Pain symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16th European Headache Federation Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265027v1</w:t>
+                <w:t xml:space="preserve">hal-04265010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptors are involved in the pathogenesis of migraine.</w:t>
+                <w:t xml:space="preserve">Dietary tryptophan as a potential factor of migraine chronification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Raoelina</w:t>
+                <w:t xml:space="preserve">Manon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhouane Dallel</w:t>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Headache Federation Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Viena, Austria</w:t>
+              <w:t xml:space="preserve">International Headache and Pain symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265010v1</w:t>
+                <w:t xml:space="preserve">hal-04265027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migraine-associated photophobia: A new mice model for light aversion study</w:t>
               </w:r>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Avan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ranchon-Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Attallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felgerolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2024.109964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2022.109238" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Munia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gafray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Goldschmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01445531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M F Billaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2016.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7340" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D. Ciccotosto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-016-0245-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani-Ben Othman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105996" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-5705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.10.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM5LXZ82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.08.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL95N3S1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTR03KG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.06-1258" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brush" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Williamson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hopkins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cluzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droy-Lefaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04264971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mrad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidosav Rajcic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Erkizia-Santamaria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Horrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raoelina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zkim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibror.2019.07.1189" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thierry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourgeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Attallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Felgerolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2024.109964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#226;ris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2022.109238" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani Ben Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Munia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gafray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Goldschmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bazinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01445531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M F Billaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2016.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chezal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7340" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01328425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D. Ciccotosto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Delaunay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-016-0245-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ramchani-Ben Othman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128395" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105996" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-5705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.10.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM5LXZ82-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.08.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL95N3S1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2007.12.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTR03KG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.06-1258" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brush" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Williamson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hopkins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04610180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=isabelle Ranchon-Cole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cluzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Droy-Lefaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04264971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Mrad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidosav Rajcic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Erkizia-Santamaria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Horrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raoelina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Zkim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibror.2019.07.1189" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thierry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourgeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>