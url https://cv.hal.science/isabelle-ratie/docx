--- v1 (2026-03-28)
+++ v2 (2026-04-18)
@@ -713,216 +713,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Che cos’è la filosofia indiana?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que la philosophie indienne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Einaudi, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Folio Essais, 9782072711732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319557v1</w:t>
+                <w:t xml:space="preserve">halshs-03973042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la philosophie indienne?</w:t>
+                <w:t xml:space="preserve">Che cos’è la filosofia indiana?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Einaudi, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallimard</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973042v1</w:t>
+                <w:t xml:space="preserve">halshs-04319557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Around Abhinavagupta. Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century (second edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -953,90 +953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Road Less Traveled. Felicitation Volume in Honor of John Taber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbeitskreis für tibetische und buddhistische Studien Universität Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-3-902501-39-4</w:t>
             </w:r>
           </w:p>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpaladeva on the Power of Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvard University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harvard Oriental Series 96, 2021, 9780674270817</w:t>
             </w:r>
           </w:p>
@@ -1134,90 +1134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmakīrti’s Theory of Exclusion (apoha). Part I: On Concealing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Taber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Torsten Much</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The International Institute for Buddhist Studies (Tokyo), 2018, 978-4-906267-76-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Around Abhinavagupta. Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
@@ -1319,51 +1319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Critique bouddhique du Soi selon la Mīmāṃsā. Présentation, édition critique et traduction de la Mīmāṃsakaparikalpitātmaparīkṣā de Śāntarakṣita (Tattvasaṅgraha 222-284 et Pañjikā)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag der Österreichischen Akademie der Wissenschaften. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,207 +1375,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self, No-Self, and Salvation. Dharmakirti's Critique of the Notions of Self and Person</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self, No-Self, and Salvation. Dharmakīrti’s Critique of the Notions of Self and Person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Austrian Academy of Sciences Press, 2013</w:t>
+              <w:t xml:space="preserve">Verlag der Österreichischen Akademie der Wissenschaften. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447480v1</w:t>
+                <w:t xml:space="preserve">halshs-01182714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self, No-Self, and Salvation. Dharmakīrti’s Critique of the Notions of Self and Person</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self, No-Self, and Salvation. Dharmakirti's Critique of the Notions of Self and Person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Verlag der Österreichischen Akademie der Wissenschaften. , 2013</w:t>
+              <w:t xml:space="preserve">Austrian Academy of Sciences Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182714v1</w:t>
+                <w:t xml:space="preserve">hal-01447480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soi et l’Autre. Identité, différence et altérité dans la philosophie de la Pratyabhijñā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
@@ -1634,51 +1634,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ceci est un tableau” : l’art pictural, un objet philosophique dans l’Inde ancienne et médiévale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 152 (1), pp.79-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Practice of Autocommentary in Sanskrit Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medieval Globe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.65-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Ṣaḍdhātusamīkṣā, a lost work attributed to Bhartṛhari: an examination of testimonies and a list of fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oriental Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138(4), pp.709-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of Utpaladeva’s lost Vivṛti on the Pratyabhijñā treatise: a report on the latest discoveries (with the Vivṛti on the end of Chapter 1.8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.163-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholasticism and Philosophy: on the Relationship between Reason and Revelation in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Śivaïsme et bouddhisme philosophiques : une influence réciproque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.39-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distinction between epistemic and metaphysical Buddhist idealisms: a Śaiva perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.353-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Śaiva interpretation of the satkāryavāda: the Sāṃkhya notion of abhivyakti and its transformation in the Pratyabhijñā treatise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (1), pp.127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can One Prove that Something Exists Beyond Consciousness? A Śaiva Criticism of the Sautrāntika Inference of External Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (4-5), pp.479-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2276,208 +2276,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dharmakīrti against the pudgala</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le non-être, une preuve de l’existence du Soi? La notion d’abhāva dans la philosophie de la Pratyabhijñā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indogaku Chibettogaku Kenkyu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, pp.185-215</w:t>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (2), pp.421-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182722v1</w:t>
+                <w:t xml:space="preserve">halshs-01182723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le non-être, une preuve de l’existence du Soi? La notion d’abhāva dans la philosophie de la Pratyabhijñā</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dharmakīrti against the pudgala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Asiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 (2), pp.421-493</w:t>
+              <w:t xml:space="preserve">Indogaku Chibettogaku Kenkyu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.185-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182723v1</w:t>
+                <w:t xml:space="preserve">halshs-01182722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Five-trunked, Four-tusked Elephant is Running in the Sky’: How Free is Imagination according to Utpaladeva and Abhinavagupta?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (2), pp.341-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2502,51 +2502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dreamer and the Yogin – on the Relationship between Buddhist and Śaiva Idealisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (3), pp.437-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on Compassion and Altruism in the Pratyabhijñā Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.349-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,51 +2640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otherness in the Pratyabhijñā Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (4), pp.313-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,51 +2709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mémoire et le Soi dans l’Īśvarapratyabhijñāvimarśinī d’Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-Iranian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49 (1-2), pp.39-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,51 +2810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonderful anomalies – On the representations of women philosophers in Indian premodern literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Petit; Georges-Jean Pinault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Praśasti. Studies in Indology Presented to Nalini Balbir by Colleagues, Students and Friends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitätsverlag Halle-Wittenberg, Studia Indologica Universitatis Halensis 29, pp.473-514, 2025</w:t>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction and Belief in Ancient and Early Medieval India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alison James; Akihiro Kubo; Françoise Lavocat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.403-418, 2024, </w:t>
@@ -2965,51 +2965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haughty bitterness or altruistic concerns? On Dharmakīrti’s alleged motives for writing the Pramāṇavārttika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hiroko Matsuoka; Shinya Moriyama; Tyler Neill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To the Heart of Truth. Felicitation Volume for Eli Franco on the Occasion of His Seventieth Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbeitskreis für Tibetische und Buddhistische Studien Universität Wien, pp.685-722, 2023</w:t>
@@ -3038,64 +3038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Buddhist Refutation of the Existence of a Creator God: Śubhagupta’s Īśvarabhaṅgakārikā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger, Jowita Kramer, Parimal Patil, Chizuko Yoshimizu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Burlesque of the Philosophers. Indian and Buddhist Studies in Memory of Helmut Krasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hamburg, pp.29-72, 2023</w:t>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Hitherto Unknown Fragments of Utpaladeva’s Vivṛti (IV) : On non-being and imperceptible demons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Sferra; Vincenzo Vergiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verità e bellezza. Essays in Honour of Raffaele Torella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Napoli “L’Orientale”, UniorPress, pp.929-964, 2022</w:t>
@@ -3197,51 +3197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A History of Time in the Sāṃkhya Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger; Birgit Kellner; Ethan Mills; Isabelle Ratié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Road Less Traveled. Felicitation Volume in Honor of John Taber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-420, 2021</w:t>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Śaṅkaranandana’s “intuition” according to Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger, Marta Sernesi, Vincent Tournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologies of the Written : Indian, Tibetan and Buddhist Studies in Honour of Cristina Scherrer-Schaub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Napoli “L’Orientale”, pp.493-516, 2020</w:t>
@@ -3343,51 +3343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hitherto unknown fragments of Utpaladeva’s Vivr̥ti (II): against the existence of external objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominic Goodall, Shaman Hatley, Harunaga Isaacson, Srilata Raman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Śaivism and the Tantric Traditions. Essays in Honour of Alexis G.J.S. Sanderson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.106-143, 2020</w:t>
@@ -3416,51 +3416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an Indian Philology of Margins : the Case of Kashmirian Sanskrit Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sheldon Pollock, Silvia d'Intino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Espace du sens. Approches de la philologie indienne / The Space of Meaning. Approaches to Indian Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Civilisation Indienne du Collège de France, De Boccard, pp.305-354, 2018</w:t>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Indian debate on optical reflections and its metaphysical implications: Śaiva nondualism and the mirror of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joerg Tuske. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Epistemology and Metaphysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpaladeva and Abhinavagupta on the Freedom of Consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonardon Ganeri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3661,51 +3661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to &amp;quot;Around Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3747,51 +3747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Hitherto Unknown Fragments of Utpaladeva’s Vivṛti (III): On Memory and Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Around Abhinavagupta. Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3829,51 +3829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hitherto unknown fragments of Utpaladeva’s Vivṛti (I): on the Buddhist controversy over the existence of other conscious streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3915,51 +3915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpaladeva’s Proof of God: on the Purpose of the Īśvarasiddhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la philosophie indienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Foglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pāramārthika or apāramārthika? On the Ontological Status of Separation according to Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nina Mirnig; Peter-Daniel Szanto; Michael Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, volume I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4173,51 +4173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Reason and Scripture in the Pratyabhijñā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger; Helmut Krasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptural Authority, Reason and Action. Proceedings of a Panel at the 14th World Sanskrit Conference, Kyoto, September 1st-5th 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4291,51 +4291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A world beyond consciousness ? On the Indian controversy over the existence of external objects (https://vimeo.com/329867623)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series of guest lectures: New Directions in Indian and Comparative Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,51 +4360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A recently recovered chapter of Utpaladeva’s Īśvarapratyabhijñāvivṛti: on consciousness and action »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop in compared philosophy (India and the medieval West): constructions of meaning – semantics, interpretation, argumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4429,51 +4429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On Utpaladeva, Abhinavagupta and Śaṅkaranandana »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Sanskrit Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4498,51 +4498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Readings of Utpaladeva’s Vivṛti, Chapter 2.1 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unpublished Editions of Kashmirian Sanskrit Texts. A Franco-German Reading Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,264 +4561,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02149104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Utpaladeva’s Vivṛti on Īśvarapratyabhijñākārikā 2.1.4: On the Cause of Temporality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Utpaladeva’s Vivṛti on the Pratyabhijñā Treatise: the Chapter on the Power of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Chance and contingency in Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phyllis Granoff, May 2017, New Haven (Yale University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01690280v1</w:t>
+                <w:t xml:space="preserve">halshs-01690278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the so-called Śabdadhātusamīkṣā: a lost philosophical work ascribed to Bhartṛhari</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reading Utpaladeva’s Vivṛti on Īśvarapratyabhijñākārikā 2.1.4: On the Cause of Temporality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the ERC Project Beyond Boundaries: Religion, Region, Language and the State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, London (SOAS), United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Chance and contingency in Indian Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phyllis Granoff, May 2017, New Haven (Yale University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01690276v1</w:t>
+                <w:t xml:space="preserve">halshs-01690280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utpaladeva’s Vivṛti on the Pratyabhijñā Treatise: the Chapter on the Power of Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the so-called Śabdadhātusamīkṣā: a lost philosophical work ascribed to Bhartṛhari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Chance and contingency in Indian Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Phyllis Granoff, May 2017, New Haven (Yale University), United States</w:t>
+              <w:t xml:space="preserve">Seminar of the ERC Project Beyond Boundaries: Religion, Region, Language and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, London (SOAS), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01690278v1</w:t>
+                <w:t xml:space="preserve">halshs-01690276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional Fragments of Utpaladeva's Vivr̥ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir (II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lawrence McCrea (Cornell University), 2016, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,51 +4843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorité scripturaire et discours philosophique dans l’Inde médiévale : les exemples bouddhique et śivaïte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie, philosophie de la religion et pluralisme religieux en Inde ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris (Ecole Pratique des Hautes Etudes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of Utpaladeva’s lost Īśvarapratyabhijñāvivṛti: an account of the latest discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indological Connections between Paris and Chicago, University of Chicago Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Whitney Cox; Isabelle Ratié, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4981,51 +4981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une philologie indienne des marges : le cas des manuscrits cachemiriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la philologie indienne: éditions, traductions, transferts/Issues in Indian Philology: Editions, Translations, Transfers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyne Bansat-Boudon; Silvia d'Intino; Jean-Noël Robert, 2016, Paris (Collège de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholasticism and Philosophy : on the Relationship between Reason and Revelation in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scholasticism’s practice, and practices’ scholasticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris (Centre d'Etudes de l'Inde et de l'Asie du Sud), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5119,51 +5119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newly Discovered Fragments of Utpaladeva’s Lost Īśvarapratyabhijñāvivṛti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Śaivism and the Tantric Traditions: A Symposium in Honour of Alexis G. J. S. Sanderson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5188,51 +5188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Śivaïsme et bouddhisme : une rencontre philosophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journée du Monde Indien, « De Kaboul à Pondichéry via Angkor, Journée en hommage à Bruno Dagens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5257,51 +5257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Śaiva interpretation of satkāryavāda : on the Transformation of Sāṃkhya Causality in the Pratyabhijñā System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Sanskrit Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,51 +5326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distinction between epistemic and metaphysical idealisms : a Śaiva perspective on Buddhist arguments in the nirākāra/sākāra debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress of the International Association of Buddhist Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, New Tapei City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can one prove that objects exist outside of consciousness ? The Pratyabhijñā’s criticism of inferential externalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Sanskrit Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pāramārthika or apāramārthika ? On the ontological status of separation according to Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Indology Graduate Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5533,51 +5533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louange, hommage et dialectique. Le rôle des maṅgala dans l’Īśvarapratyabhijñāvimarśinī d’Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres et pratiques de la louange en Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mondes iranien et indien, Mar 2007, Paris (Maison de l'Asie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5692,51 +5692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B04F1696"/>
+    <w:nsid w:val="72ED65B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D0C675D"/>
+    <w:nsid w:val="09D09AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5988,51 +5988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B68E9FA6"/>
+    <w:nsid w:val="5B667005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0457AED2"/>
+    <w:nsid w:val="7AE7B4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6DBD21C4"/>
+    <w:nsid w:val="0EC9D8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6432,51 +6432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D37E07EA"/>
+    <w:nsid w:val="25F745B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6678,51 +6678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ratie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4393-3906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/chaire/isabelle-ratie-histoire-des-systemes-de-pensee-de-inde-chaire-statutaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/recherche/centre-etudes-indiennes-et-centrasiatiques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2248-isabelle-ratie.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-625-mondes-anglophones-germanophones-indiens-iraniens-et-etudes-europeennes-magiie-20683.kjsp?RH=1235658063002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grei.fr/project/isabelle-ratie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eltschinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Qu-est-ce-que-la-philosophie-indienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kellner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mills" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wstb.univie.ac.at/wp-content/uploads/WSTB_100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674270817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Torsten Much" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90697-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/le-soi-et-l-autre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.251.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781802701593.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-016-9302-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/indian-epistemology-and-metaphysics-9781472529534/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199314621.001.0001/oxfordhb-9780199314621-e-27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dkprintworld.com/product-detail.php?pid=1280858056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/pushpika.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at/Scriptural-Authority-Reason-and-Action" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ratie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4393-3906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/chaire/isabelle-ratie-histoire-des-systemes-de-pensee-de-inde-chaire-statutaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/recherche/centre-etudes-indiennes-et-centrasiatiques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2248-isabelle-ratie.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-625-mondes-anglophones-germanophones-indiens-iraniens-et-etudes-europeennes-magiie-20683.kjsp?RH=1235658063002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grei.fr/project/isabelle-ratie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eltschinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Qu-est-ce-que-la-philosophie-indienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kellner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mills" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wstb.univie.ac.at/wp-content/uploads/WSTB_100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674270817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Torsten Much" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90697-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/le-soi-et-l-autre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.251.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781802701593.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-016-9302-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/indian-epistemology-and-metaphysics-9781472529534/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199314621.001.0001/oxfordhb-9780199314621-e-27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dkprintworld.com/product-detail.php?pid=1280858056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/pushpika.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at/Scriptural-Authority-Reason-and-Action" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>