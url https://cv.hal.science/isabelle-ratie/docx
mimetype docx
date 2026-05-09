--- v2 (2026-04-18)
+++ v3 (2026-05-09)
@@ -713,216 +713,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la philosophie indienne?</w:t>
+                <w:t xml:space="preserve">Che cos’è la filosofia indiana?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Folio Essais, 9782072711732</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Einaudi, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03973042v1</w:t>
+                <w:t xml:space="preserve">halshs-04319557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Che cos’è la filosofia indiana?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que la philosophie indienne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Einaudi, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Folio Essais, 9782072711732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319557v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Around Abhinavagupta. Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century (second edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -953,90 +953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Road Less Traveled. Felicitation Volume in Honor of John Taber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbeitskreis für tibetische und buddhistische Studien Universität Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-3-902501-39-4</w:t>
             </w:r>
           </w:p>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpaladeva on the Power of Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvard University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harvard Oriental Series 96, 2021, 9780674270817</w:t>
             </w:r>
           </w:p>
@@ -1134,90 +1134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmakīrti’s Theory of Exclusion (apoha). Part I: On Concealing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Taber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Torsten Much</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The International Institute for Buddhist Studies (Tokyo), 2018, 978-4-906267-76-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Around Abhinavagupta. Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
@@ -1319,51 +1319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Critique bouddhique du Soi selon la Mīmāṃsā. Présentation, édition critique et traduction de la Mīmāṃsakaparikalpitātmaparīkṣā de Śāntarakṣita (Tattvasaṅgraha 222-284 et Pañjikā)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag der Österreichischen Akademie der Wissenschaften. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1381,64 +1381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self, No-Self, and Salvation. Dharmakīrti’s Critique of the Notions of Self and Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag der Österreichischen Akademie der Wissenschaften. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1456,64 +1456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self, No-Self, and Salvation. Dharmakirti's Critique of the Notions of Self and Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Austrian Academy of Sciences Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soi et l’Autre. Identité, différence et altérité dans la philosophie de la Pratyabhijñā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
@@ -1634,51 +1634,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ceci est un tableau” : l’art pictural, un objet philosophique dans l’Inde ancienne et médiévale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 152 (1), pp.79-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,51 +1712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Practice of Autocommentary in Sanskrit Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medieval Globe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.65-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Ṣaḍdhātusamīkṣā, a lost work attributed to Bhartṛhari: an examination of testimonies and a list of fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oriental Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138(4), pp.709-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of Utpaladeva’s lost Vivṛti on the Pratyabhijñā treatise: a report on the latest discoveries (with the Vivṛti on the end of Chapter 1.8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.163-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholasticism and Philosophy: on the Relationship between Reason and Revelation in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Śivaïsme et bouddhisme philosophiques : une influence réciproque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.39-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distinction between epistemic and metaphysical Buddhist idealisms: a Śaiva perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.353-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Śaiva interpretation of the satkāryavāda: the Sāṃkhya notion of abhivyakti and its transformation in the Pratyabhijñā treatise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (1), pp.127-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can One Prove that Something Exists Beyond Consciousness? A Śaiva Criticism of the Sautrāntika Inference of External Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (4-5), pp.479-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2276,208 +2276,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le non-être, une preuve de l’existence du Soi? La notion d’abhāva dans la philosophie de la Pratyabhijñā</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dharmakīrti against the pudgala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Asiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 (2), pp.421-493</w:t>
+              <w:t xml:space="preserve">Indogaku Chibettogaku Kenkyu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.185-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182723v1</w:t>
+                <w:t xml:space="preserve">halshs-01182722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dharmakīrti against the pudgala</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le non-être, une preuve de l’existence du Soi? La notion d’abhāva dans la philosophie de la Pratyabhijñā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indogaku Chibettogaku Kenkyu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, pp.185-215</w:t>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (2), pp.421-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182722v1</w:t>
+                <w:t xml:space="preserve">halshs-01182723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Five-trunked, Four-tusked Elephant is Running in the Sky’: How Free is Imagination according to Utpaladeva and Abhinavagupta?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (2), pp.341-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2502,51 +2502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dreamer and the Yogin – on the Relationship between Buddhist and Śaiva Idealisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (3), pp.437-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on Compassion and Altruism in the Pratyabhijñā Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.349-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2640,51 +2640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otherness in the Pratyabhijñā Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (4), pp.313-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,51 +2709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mémoire et le Soi dans l’Īśvarapratyabhijñāvimarśinī d’Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-Iranian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49 (1-2), pp.39-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2810,51 +2810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonderful anomalies – On the representations of women philosophers in Indian premodern literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Petit; Georges-Jean Pinault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Praśasti. Studies in Indology Presented to Nalini Balbir by Colleagues, Students and Friends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitätsverlag Halle-Wittenberg, Studia Indologica Universitatis Halensis 29, pp.473-514, 2025</w:t>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction and Belief in Ancient and Early Medieval India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alison James; Akihiro Kubo; Françoise Lavocat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Fiction and Belief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.403-418, 2024, </w:t>
@@ -2965,51 +2965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haughty bitterness or altruistic concerns? On Dharmakīrti’s alleged motives for writing the Pramāṇavārttika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hiroko Matsuoka; Shinya Moriyama; Tyler Neill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To the Heart of Truth. Felicitation Volume for Eli Franco on the Occasion of His Seventieth Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbeitskreis für Tibetische und Buddhistische Studien Universität Wien, pp.685-722, 2023</w:t>
@@ -3038,64 +3038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Buddhist Refutation of the Existence of a Creator God: Śubhagupta’s Īśvarabhaṅgakārikā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eltschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger, Jowita Kramer, Parimal Patil, Chizuko Yoshimizu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Burlesque of the Philosophers. Indian and Buddhist Studies in Memory of Helmut Krasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hamburg, pp.29-72, 2023</w:t>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Hitherto Unknown Fragments of Utpaladeva’s Vivṛti (IV) : On non-being and imperceptible demons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Sferra; Vincenzo Vergiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verità e bellezza. Essays in Honour of Raffaele Torella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Napoli “L’Orientale”, UniorPress, pp.929-964, 2022</w:t>
@@ -3197,51 +3197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A History of Time in the Sāṃkhya Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger; Birgit Kellner; Ethan Mills; Isabelle Ratié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Road Less Traveled. Felicitation Volume in Honor of John Taber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-420, 2021</w:t>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Śaṅkaranandana’s “intuition” according to Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger, Marta Sernesi, Vincent Tournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologies of the Written : Indian, Tibetan and Buddhist Studies in Honour of Cristina Scherrer-Schaub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Napoli “L’Orientale”, pp.493-516, 2020</w:t>
@@ -3343,51 +3343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hitherto unknown fragments of Utpaladeva’s Vivr̥ti (II): against the existence of external objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominic Goodall, Shaman Hatley, Harunaga Isaacson, Srilata Raman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Śaivism and the Tantric Traditions. Essays in Honour of Alexis G.J.S. Sanderson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.106-143, 2020</w:t>
@@ -3416,51 +3416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an Indian Philology of Margins : the Case of Kashmirian Sanskrit Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sheldon Pollock, Silvia d'Intino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Espace du sens. Approches de la philologie indienne / The Space of Meaning. Approaches to Indian Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Civilisation Indienne du Collège de France, De Boccard, pp.305-354, 2018</w:t>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Indian debate on optical reflections and its metaphysical implications: Śaiva nondualism and the mirror of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joerg Tuske. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Epistemology and Metaphysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpaladeva and Abhinavagupta on the Freedom of Consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonardon Ganeri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3661,51 +3661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to &amp;quot;Around Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3747,51 +3747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Hitherto Unknown Fragments of Utpaladeva’s Vivṛti (III): On Memory and Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Around Abhinavagupta. Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3829,51 +3829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hitherto unknown fragments of Utpaladeva’s Vivṛti (I): on the Buddhist controversy over the existence of other conscious streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3915,51 +3915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utpaladeva’s Proof of God: on the Purpose of the Īśvarasiddhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la philosophie indienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Foglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pāramārthika or apāramārthika? On the Ontological Status of Separation according to Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nina Mirnig; Peter-Daniel Szanto; Michael Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, volume I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4173,51 +4173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Reason and Scripture in the Pratyabhijñā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Eltschinger; Helmut Krasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptural Authority, Reason and Action. Proceedings of a Panel at the 14th World Sanskrit Conference, Kyoto, September 1st-5th 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4291,51 +4291,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A world beyond consciousness ? On the Indian controversy over the existence of external objects (https://vimeo.com/329867623)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series of guest lectures: New Directions in Indian and Comparative Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,51 +4360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A recently recovered chapter of Utpaladeva’s Īśvarapratyabhijñāvivṛti: on consciousness and action »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop in compared philosophy (India and the medieval West): constructions of meaning – semantics, interpretation, argumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4429,51 +4429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On Utpaladeva, Abhinavagupta and Śaṅkaranandana »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Sanskrit Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4498,51 +4498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Readings of Utpaladeva’s Vivṛti, Chapter 2.1 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unpublished Editions of Kashmirian Sanskrit Texts. A Franco-German Reading Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,471 +4561,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02149104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utpaladeva’s Vivṛti on the Pratyabhijñā Treatise: the Chapter on the Power of Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reading Utpaladeva’s Vivṛti on Īśvarapratyabhijñākārikā 2.1.4: On the Cause of Temporality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Chance and contingency in Indian Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phyllis Granoff, May 2017, New Haven (Yale University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01690278v1</w:t>
+                <w:t xml:space="preserve">halshs-01690280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Utpaladeva’s Vivṛti on Īśvarapratyabhijñākārikā 2.1.4: On the Cause of Temporality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the so-called Śabdadhātusamīkṣā: a lost philosophical work ascribed to Bhartṛhari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Chance and contingency in Indian Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Phyllis Granoff, May 2017, New Haven (Yale University), United States</w:t>
+              <w:t xml:space="preserve">Seminar of the ERC Project Beyond Boundaries: Religion, Region, Language and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, London (SOAS), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01690280v1</w:t>
+                <w:t xml:space="preserve">halshs-01690276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the so-called Śabdadhātusamīkṣā: a lost philosophical work ascribed to Bhartṛhari</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Utpaladeva’s Vivṛti on the Pratyabhijñā Treatise: the Chapter on the Power of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the ERC Project Beyond Boundaries: Religion, Region, Language and the State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, London (SOAS), United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Chance and contingency in Indian Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phyllis Granoff, May 2017, New Haven (Yale University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01690276v1</w:t>
+                <w:t xml:space="preserve">halshs-01690278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional Fragments of Utpaladeva's Vivr̥ti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Autorité scripturaire et discours philosophique dans l’Inde médiévale : les exemples bouddhique et śivaïte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lawrence McCrea (Cornell University), 2016, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">Philosophie, philosophie de la religion et pluralisme religieux en Inde ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris (Ecole Pratique des Hautes Etudes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01422189v1</w:t>
+                <w:t xml:space="preserve">halshs-01339942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorité scripturaire et discours philosophique dans l’Inde médiévale : les exemples bouddhique et śivaïte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In Search of Utpaladeva’s lost Īśvarapratyabhijñāvivṛti: an account of the latest discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie, philosophie de la religion et pluralisme religieux en Inde ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris (Ecole Pratique des Hautes Etudes), France</w:t>
+              <w:t xml:space="preserve">Indological Connections between Paris and Chicago, University of Chicago Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Whitney Cox; Isabelle Ratié, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01339942v1</w:t>
+                <w:t xml:space="preserve">halshs-01339932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of Utpaladeva’s lost Īśvarapratyabhijñāvivṛti: an account of the latest discoveries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Additional Fragments of Utpaladeva's Vivr̥ti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indological Connections between Paris and Chicago, University of Chicago Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Whitney Cox; Isabelle Ratié, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lawrence McCrea (Cornell University), 2016, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01339932v1</w:t>
+                <w:t xml:space="preserve">halshs-01422189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une philologie indienne des marges : le cas des manuscrits cachemiriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la philologie indienne: éditions, traductions, transferts/Issues in Indian Philology: Editions, Translations, Transfers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyne Bansat-Boudon; Silvia d'Intino; Jean-Noël Robert, 2016, Paris (Collège de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholasticism and Philosophy : on the Relationship between Reason and Revelation in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scholasticism’s practice, and practices’ scholasticism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris (Centre d'Etudes de l'Inde et de l'Asie du Sud), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5119,51 +5119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newly Discovered Fragments of Utpaladeva’s Lost Īśvarapratyabhijñāvivṛti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Śaivism and the Tantric Traditions: A Symposium in Honour of Alexis G. J. S. Sanderson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5188,51 +5188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Śivaïsme et bouddhisme : une rencontre philosophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journée du Monde Indien, « De Kaboul à Pondichéry via Angkor, Journée en hommage à Bruno Dagens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5257,51 +5257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Śaiva interpretation of satkāryavāda : on the Transformation of Sāṃkhya Causality in the Pratyabhijñā System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Sanskrit Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,51 +5326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distinction between epistemic and metaphysical idealisms : a Śaiva perspective on Buddhist arguments in the nirākāra/sākāra debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress of the International Association of Buddhist Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, New Tapei City, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can one prove that objects exist outside of consciousness ? The Pratyabhijñā’s criticism of inferential externalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Sanskrit Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5464,51 +5464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pāramārthika or apāramārthika ? On the ontological status of separation according to Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Indology Graduate Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5533,51 +5533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louange, hommage et dialectique. Le rôle des maṅgala dans l’Īśvarapratyabhijñāvimarśinī d’Abhinavagupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres et pratiques de la louange en Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mondes iranien et indien, Mar 2007, Paris (Maison de l'Asie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5692,51 +5692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72ED65B3"/>
+    <w:nsid w:val="9BA86904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09D09AF7"/>
+    <w:nsid w:val="305C4D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5988,51 +5988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B667005"/>
+    <w:nsid w:val="D8B6CB53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AE7B4FC"/>
+    <w:nsid w:val="175C1CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0EC9D8B6"/>
+    <w:nsid w:val="926F9EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6432,51 +6432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="25F745B8"/>
+    <w:nsid w:val="C1D419B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6678,51 +6678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ratie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4393-3906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/chaire/isabelle-ratie-histoire-des-systemes-de-pensee-de-inde-chaire-statutaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/recherche/centre-etudes-indiennes-et-centrasiatiques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2248-isabelle-ratie.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-625-mondes-anglophones-germanophones-indiens-iraniens-et-etudes-europeennes-magiie-20683.kjsp?RH=1235658063002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grei.fr/project/isabelle-ratie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eltschinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Qu-est-ce-que-la-philosophie-indienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kellner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mills" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wstb.univie.ac.at/wp-content/uploads/WSTB_100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674270817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Torsten Much" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90697-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/le-soi-et-l-autre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.251.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781802701593.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-016-9302-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/indian-epistemology-and-metaphysics-9781472529534/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199314621.001.0001/oxfordhb-9780199314621-e-27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dkprintworld.com/product-detail.php?pid=1280858056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/pushpika.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at/Scriptural-Authority-Reason-and-Action" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ratie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4393-3906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/chaire/isabelle-ratie-histoire-des-systemes-de-pensee-de-inde-chaire-statutaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/recherche/centre-etudes-indiennes-et-centrasiatiques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2248-isabelle-ratie.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-625-mondes-anglophones-germanophones-indiens-iraniens-et-etudes-europeennes-magiie-20683.kjsp?RH=1235658063002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grei.fr/project/isabelle-ratie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eltschinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Qu-est-ce-que-la-philosophie-indienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kellner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mills" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wstb.univie.ac.at/wp-content/uploads/WSTB_100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674270817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Torsten Much" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90697-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/le-soi-et-l-autre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.251.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781802701593.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-016-9302-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/indian-epistemology-and-metaphysics-9781472529534/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199314621.001.0001/oxfordhb-9780199314621-e-27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dkprintworld.com/product-detail.php?pid=1280858056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/pushpika.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at/Scriptural-Authority-Reason-and-Action" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>