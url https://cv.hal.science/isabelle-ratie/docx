--- v3 (2026-05-09)
+++ v4 (2026-05-31)
@@ -1954,51 +1954,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholasticism and Philosophy: on the Relationship between Reason and Revelation in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+              <w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4768,234 +4768,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01690278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorité scripturaire et discours philosophique dans l’Inde médiévale : les exemples bouddhique et śivaïte</w:t>
+                <w:t xml:space="preserve">Additional Fragments of Utpaladeva's Vivr̥ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie, philosophie de la religion et pluralisme religieux en Inde ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris (Ecole Pratique des Hautes Etudes), France</w:t>
+              <w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lawrence McCrea (Cornell University), 2016, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01339942v1</w:t>
+                <w:t xml:space="preserve">halshs-01422189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of Utpaladeva’s lost Īśvarapratyabhijñāvivṛti: an account of the latest discoveries</w:t>
+                <w:t xml:space="preserve">Autorité scripturaire et discours philosophique dans l’Inde médiévale : les exemples bouddhique et śivaïte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indological Connections between Paris and Chicago, University of Chicago Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Whitney Cox; Isabelle Ratié, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Philosophie, philosophie de la religion et pluralisme religieux en Inde ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris (Ecole Pratique des Hautes Etudes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01339932v1</w:t>
+                <w:t xml:space="preserve">halshs-01339942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional Fragments of Utpaladeva's Vivr̥ti</w:t>
+                <w:t xml:space="preserve">In Search of Utpaladeva’s lost Īśvarapratyabhijñāvivṛti: an account of the latest discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lawrence McCrea (Cornell University), 2016, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">Indological Connections between Paris and Chicago, University of Chicago Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Whitney Cox; Isabelle Ratié, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01422189v1</w:t>
+                <w:t xml:space="preserve">halshs-01339932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une philologie indienne des marges : le cas des manuscrits cachemiriens</w:t>
               </w:r>
@@ -5692,51 +5692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BA86904"/>
+    <w:nsid w:val="37382C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="305C4D25"/>
+    <w:nsid w:val="DC75F96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5988,51 +5988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D8B6CB53"/>
+    <w:nsid w:val="1652F1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6136,51 +6136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="175C1CCC"/>
+    <w:nsid w:val="4C9463F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6284,51 +6284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="926F9EFF"/>
+    <w:nsid w:val="62C82658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6432,51 +6432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C1D419B8"/>
+    <w:nsid w:val="5D28179F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6678,51 +6678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ratie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4393-3906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/chaire/isabelle-ratie-histoire-des-systemes-de-pensee-de-inde-chaire-statutaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/recherche/centre-etudes-indiennes-et-centrasiatiques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2248-isabelle-ratie.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-625-mondes-anglophones-germanophones-indiens-iraniens-et-etudes-europeennes-magiie-20683.kjsp?RH=1235658063002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grei.fr/project/isabelle-ratie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eltschinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Qu-est-ce-que-la-philosophie-indienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kellner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mills" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wstb.univie.ac.at/wp-content/uploads/WSTB_100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674270817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Torsten Much" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90697-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/le-soi-et-l-autre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.251.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781802701593.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-016-9302-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/indian-epistemology-and-metaphysics-9781472529534/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199314621.001.0001/oxfordhb-9780199314621-e-27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dkprintworld.com/product-detail.php?pid=1280858056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/pushpika.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at/Scriptural-Authority-Reason-and-Action" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ratie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4393-3906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/chaire/isabelle-ratie-histoire-des-systemes-de-pensee-de-inde-chaire-statutaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/recherche/centre-etudes-indiennes-et-centrasiatiques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/les-membres-de-liuf/membre/2248-isabelle-ratie.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-625-mondes-anglophones-germanophones-indiens-iraniens-et-etudes-europeennes-magiie-20683.kjsp?RH=1235658063002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grei.fr/project/isabelle-ratie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eltschinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Qu-est-ce-que-la-philosophie-indienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kellner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Mills" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wstb.univie.ac.at/wp-content/uploads/WSTB_100.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674270817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Torsten Much" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90697-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/le-soi-et-l-autre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.251.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781802701593.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-016-9302-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05079285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003119456-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/indian-epistemology-and-metaphysics-9781472529534/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780199314621.001.0001/oxfordhb-9780199314621-e-27" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dkprintworld.com/product-detail.php?pid=1280858056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235188v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=9158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/pushpika.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at/Scriptural-Authority-Reason-and-Action" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>