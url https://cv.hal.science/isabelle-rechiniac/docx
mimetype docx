--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -693,115 +693,115 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Morgane Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areti Damala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Querrec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Areti Damala</w:t>
+                <w:t xml:space="preserve">Alexandre Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2026, Nancy, France</w:t>
+              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -924,290 +924,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling, learning, and adaptivity: A difficult mixing.</w:t>
+                <w:t xml:space="preserve">Storytelling, Learning and Adaptivity: a Difficult Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum and the Web Florence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Museum and The Web Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Florence, Italy. http://mwf2014.museumsandtheweb.com/paper/storytelling-learning-and-adaptivity-a-difficult-mixing/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504221v1</w:t>
+                <w:t xml:space="preserve">hal-01126415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmedia storytelling and cultural heritage interpretation : the CULTE project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storytelling, learning, and adaptivity: A difficult mixing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum and the Web</w:t>
+              <w:t xml:space="preserve">Museum and the Web Florence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504222v1</w:t>
+                <w:t xml:space="preserve">hal-01504221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling, Learning and Adaptivity: a Difficult Mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmedia storytelling and cultural heritage interpretation : the CULTE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum and The Web Florence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Florence, Italy. http://mwf2014.museumsandtheweb.com/paper/storytelling-learning-and-adaptivity-a-difficult-mixing/</w:t>
+              <w:t xml:space="preserve">Museum and the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126415v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeCG: Serendipity enabled cyber games project</w:t>
               </w:r>
@@ -3178,185 +3178,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de Game Desin (2ème livret)</w:t>
+                <w:t xml:space="preserve">Eléments de game design : Création et équilibrage du système de points de l'application Culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et metiers - CNAM. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] D3.1_V4.00, Conservatoire National Des Arts et Métiers, Paris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617154v1</w:t>
+                <w:t xml:space="preserve">hal-01617147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de game design : Création et équilibrage du système de points de l'application Culte</w:t>
+                <w:t xml:space="preserve">Proposition de Game Desin (2ème livret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] D3.1_V4.00, Conservatoire National Des Arts et Métiers, Paris. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et metiers - CNAM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617147v1</w:t>
+                <w:t xml:space="preserve">hal-01617154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de Game Design</w:t>
               </w:r>
@@ -4281,211 +4281,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Status of IPv6 Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of IP-MIB Modules for IPv4 and IPv6 protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0274, INRIA. 2002, pp.32</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0271, INRIA. 2002, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00069903v1</w:t>
+                <w:t xml:space="preserve">inria-00071208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of IP-MIB Modules for IPv4 and IPv6 protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Status of IPv6 Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0274, INRIA. 2002, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok Anand</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00071208v1</w:t>
+                <w:t xml:space="preserve">inria-00069903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4743,51 +4743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130777v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.240" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chenu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aunis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yahia-Aissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376987" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Yahia-Aissa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Merdassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pitrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Risso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Abdelmoula" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Jha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Anand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CNAM1208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130777v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.240" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aunis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yahia-Aissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376987" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Yahia-Aissa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Merdassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pitrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Risso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Abdelmoula" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Jha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Anand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CNAM1208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>