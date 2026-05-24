--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -924,290 +924,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling, Learning and Adaptivity: a Difficult Mixing</w:t>
+                <w:t xml:space="preserve">Storytelling, learning, and adaptivity: A difficult mixing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum and The Web Florence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Florence, Italy. http://mwf2014.museumsandtheweb.com/paper/storytelling-learning-and-adaptivity-a-difficult-mixing/</w:t>
+              <w:t xml:space="preserve">Museum and the Web Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126415v1</w:t>
+                <w:t xml:space="preserve">hal-01504221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storytelling, learning, and adaptivity: A difficult mixing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmedia storytelling and cultural heritage interpretation : the CULTE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum and the Web Florence</w:t>
+              <w:t xml:space="preserve">Museum and the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504221v1</w:t>
+                <w:t xml:space="preserve">hal-01504222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmedia storytelling and cultural heritage interpretation : the CULTE project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storytelling, Learning and Adaptivity: a Difficult Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Museum and the Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Museum and The Web Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Florence, Italy. http://mwf2014.museumsandtheweb.com/paper/storytelling-learning-and-adaptivity-a-difficult-mixing/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504222v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeCG: Serendipity enabled cyber games project</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a ubiquitous mobile edutainement application for learning science through play</w:t>
+                <w:t xml:space="preserve">A ubiquitous mobile edutainement application for learning science through play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Aunis</w:t>
@@ -1733,77 +1733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aunis</w:t>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
@@ -1818,329 +1818,329 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plug : Secrets of the Museum' : a pervasive game taking place in a museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2009 : 8th International Conference on Entertainment Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.302 - 302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une intégration du RFID et de la cartographie pour une visite autonome du musée des arts et métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merdassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Merdassi</w:t>
+                <w:t xml:space="preserve">R. Yahia-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UbiMob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.Pages 77-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1376971.1376987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Unheimliche&amp;quot; of Ubiquitous Games for Museum Visitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,113 +2155,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMEBR''08 When Media Environment Become Real. Universit? de Berne. Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une integration du RFID et de la cartographie pour une visite autonome du Musee des Arts et Metier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Yahia-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Yahia-Aissa</w:t>
+                <w:t xml:space="preserve">Salah Merdassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,467 +2276,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French-speaking Conference on Mobility and Ubiquity Computing (UbiMob '08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Saint Malo, France. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des implémentations IPsec pour IPv6: intéropérabilité et performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Rencontre Francophone sur Sécurité et Architecture Réseaux - SAR'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service de Découverte Dynamique de Topologie des réseaux IPv6</w:t>
+                <w:t xml:space="preserve">A Hierarchical Topology Discovery Service for IPv6 Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Schaff</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abdel Obaid, 2002, Montréal, Canada, 14 p</w:t>
+              <w:t xml:space="preserve">Network Operations and Management Symposium - NOMS 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/IFIP, 2002, Florence, Italie, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100748v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Topology Discovery Service for IPv6 Networks</w:t>
+                <w:t xml:space="preserve">Service de Découverte Dynamique de Topologie des réseaux IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Festor</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Operations and Management Symposium - NOMS 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/IFIP, 2002, Florence, Italie, 14 p</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abdel Obaid, 2002, Montréal, Canada, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100741v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarde du patrimoine en cas de sinistre : conception d'une solution de localisation et de surveillance a base de RFIDs actifs, défis et perspectives. 2ème Atelier sur la Gestion des Données dans les Systèmes d'Information Pervasifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Sailhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Astic</w:t>
+                <w:t xml:space="preserve">F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Michel</w:t>
+                <w:t xml:space="preserve">Christophe Pitrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier sur la GEstion des Donn?es dans les Syst?mes d'Information Pervasifs (GEDSIP) au sein de la conf?rence INFormatique des ORganisations et Syst?mes d?Information et de D?cision (INFORSID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, X, France. pp.1-15, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2746,115 +2746,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6Net : An IPv6 Deployment Guide : Contribution to Chapter 7 Network Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Dunmore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6Net : An IPv6 Deployment Guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The 6Net consortium, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2864,153 +2864,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article Jennesson, Jean Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jennesson 1686-1755</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3020,147 +3020,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02613279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3170,130 +3170,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de game design : Création et équilibrage du système de points de l'application Culte</w:t>
+                <w:t xml:space="preserve">Proposition de Game Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] D3.1_V4.00, Conservatoire National Des Arts et Métiers, Paris. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire National Des Arts et Métiers, Paris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617147v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de Game Desin (2ème livret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3306,402 +3306,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conservatoire national des arts et metiers - CNAM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de Game Design</w:t>
+                <w:t xml:space="preserve">Eléments de game design : Création et équilibrage du système de points de l'application Culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conservatoire National Des Arts et Métiers, Paris. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] D3.1_V4.00, Conservatoire National Des Arts et Métiers, Paris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617153v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur l'équilibrage des jeux pervasifs transmédias dans les musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEDRIC-14-3229, CEDRIC Lab/CNAM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et société, jeu en société : le cas du jeu pervasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conservatoire National Des Arts et Métiers, Paris. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Aurélie Darnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Darnaud</w:t>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Goglin</w:t>
+                <w:t xml:space="preserve">Céline Acharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Acharian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERENDIPITY enabled CYBER GAMES (SeCG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3710,893 +3710,893 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC-13-2733, CEDRIC Lab/CNAM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et tests d'interopérabilité des différentes implémentations d'IPsec sous IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A03-R-031 || lahmadi03a, 2003, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche dynamique de topologie pour les réseaux IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4706, INRIA. 2003, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Back Office IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A03-R-103 || astic03b, 2003, 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6NET Management Tools Requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Festor</w:t>
+                <w:t xml:space="preserve">Implementation of IP-MIB Modules for IPv4 and IPv6 protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Andreu</w:t>
+                <w:t xml:space="preserve">Neha Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Contract] A02-R-082 || festor02b, 2002, 29 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0271, INRIA. 2002, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00100761v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6Net IPv6 Network Management Cookbook</w:t>
+                <w:t xml:space="preserve">Current Status of IPv6 Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0274, INRIA. 2002, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Chown</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">inria-00100845v1</w:t>
+                <w:t xml:space="preserve">inria-00069903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of IP-MIB Modules for IPv4 and IPv6 protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ashok Anand</w:t>
+                <w:t xml:space="preserve">6NET Management Tools Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0271, INRIA. 2002, pp.199</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Chown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] A02-R-082 || festor02b, 2002, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00071208v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Status of IPv6 Management</w:t>
+                <w:t xml:space="preserve">6Net IPv6 Network Management Cookbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0274, INRIA. 2002, pp.32</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Chown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] A02-R-187 || astic02c, 2002, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00069903v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation dynamique des jeux de visite pour les musées : contribution à l'équilibrage de l'expérience du visiteur joueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Conservatoire national des arts et metiers - CNAM, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018CNAM1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02426028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4743,51 +4743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130777v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.240" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aunis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yahia-Aissa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376987" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Yahia-Aissa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Merdassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pitrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Risso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Abdelmoula" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Jha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Anand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CNAM1208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130777v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.240" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacheze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Chenu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2620699" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merdassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yahia-Aissa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Yahia-Aissa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Merdassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pitrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Abdelmoula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Jha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Anand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andreu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Risso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CNAM1208" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>