--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Régen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-regen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3320-5670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080173365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Égyptologue</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de Recherche Université de Montpellier - Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes ASM-UMR5140 - Equipe ENIM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux de recherche et publications portant notamment sur le domaine funéraire (lexicographie, rituels, textes) et l'histoire naturelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat Études Orientales (égyptologie) - Université Montpellier III (2002).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistante de l’Adjoint aux publications de l’Institut Français d'Archéologie Orientale (IFAO), Le Caire, Égypte (2002-2003).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre scientifique égyptologue de l’Institut Français d'Archéologie Orientale (IFAO), Le Caire, Égypte (2003-2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, Université Paul Valéry, Montpellier 3 (UMR 5140 CNRS) (depuis 2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l'Université de Strasbourg (UMR 7044 CNRS, équipe « Territoires et Empires d'Orient ») (depuis 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de cours à l'Université de Strasbourg (Egyptologie, CM et TD, 2011).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences à l'EPHE, Ve section (École Pratique des Hautes Études, section des Sciences Religieuses), Paris, 2019-2020 (chaire de Laurent Coulon, « Religion de l’Égypte Ancienne ») puis 2022 (chaire de Gabriella Pironti, « Anthropologie religieuse de la Méditerranée ancienne ») et 2023-2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de cours à l'Université Paul Valéry - Montpellier 3 (épigraphie égyptienne, M2, 2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions archéologiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission épigraphique française dans la tombe de Padiaménopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Pétaménophis) (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, rive ouest de Louqsor, Assassif, fin XXVe - début XXVIe dynastie) (mission </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Le Caire), université de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier - Paul Valéry </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5140</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">université de Cagliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de la mission TT 33 avec Claude Traunecker (2004). Création et animation du carnet de recherches de la mission : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tombett33.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Missions archéologiques en Égypte : Bahariya (Qaret al-Toub, Qasr 'Allam), Abou Rawach (Rêdjédef), Karnak (Osiris Neb-Djéfaou; Taharqa du Lac), Bâb al-Tawfiq (Le Caire), Assassif (tombes de Padiaménopé (TT 33, depuis 2004), Montouemhat (TT 34), Harwa (TT 37) et Pabasa (TT 279).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix ou distinctions scientifiques :2022 : Prix INRAP-RAN pour la préservation par l’étude du patrimoine méditerranéen</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrap.fr/dans-la-tombe-de-padiamenope-egypte-16875</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;quot;valoriser l'action d'un chercheur ou d'une chercheuse qui, sur l'aire méditerranéenne, met en œuvre des pratiques promouvant la préservation par l'étude d'un site archéologique&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres distinctions :2023 : Chevalier dans l’ordre des Palmes Académiques (MENJ, décret 13 juillet 2023)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vegetal Form of the djeser Hieroglyph in KV35 (Gardiner D45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hieroglyphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 – Tombe de Padiaménopé (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Nannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fwl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tombe monumentale de Padiaménopé (TT 33). Bilan et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.69-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Historiographie des religions antiques : regards croisés sur la formation de la discipline (Égypte, Mésopotamie, Levant, Grèce, Rome, Iran) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, p. xxxi-xlvi. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/122wj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05396824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Historiographie des religions antiques : regards croisés sur la formation de la discipline (Égypte, Mésopotamie, Levant, Grèce, Rome, Iran) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.xxxi-xlvi. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/122wj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 – Tombe de Padiaménopé (Thèbes-ouest, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Fathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Poiati Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sx9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.5950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature funéraire égyptienne : archéologie du rituel et transmission iconotextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.3700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henri Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Menkhéperrê A, Padiaménopé (TT 33) et Nectanébo II. La transmission du Livre de l’Amdouat, de la Troisième Période intermédiaire à la Basse Époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.357-392. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifao.7381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe du prêtre Padiamenopé (TT 33) : éclairages nouveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193-194, pp.52-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02073801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Thèbes des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.37-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat égyptien, sauvage et domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le chat en égypte ancienne, Supplément au n°76, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Funerary Palace of Padiamenope at Thebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le daim, un cervidé importé en Égypte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres. Une iconographie singulière du mort sur des 'linceuls' d'époque romaine provenant de Saqqâra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, IV (5 - A. Gasse, Fr. Servajean, Chr. Thiers (éd.), Et in Aegypto et ad Aegyptum, Recueil d'études dédié), pp.603-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un animal 'bien aimé' des anciens Égyptiens : la hyène rayée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brique magique royale (Birmingham 1969 W 478)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe et le mobilier funéraire du vice-roi Mérymès. Un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume dédié à la mémoire de Jean Yoyotte (61), pp.225-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de paléographie. Le hiéroglyphe Gardiner M40 : confusion et substitution graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 226, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le sens de &amp;quot;qrs&amp;quot; &amp;quot;enterrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shfdy.t et le transport du mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brique magique du vice-roi de Nubie Mérymès (Louvre E 33059)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šfdy.t et le transport du mort. Enquête lexicographique et archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.451-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des graphies de jz / js « tombe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107, pp.171-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bloc de tombe de Basse époque avec Textes des Pyramides (TP 242-243) en réemploi dans la muraille ayyoubide du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 58, pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un fragment de tombe de Basse Époque avec Textes des Pyramides (TP 242-243) en réemploi dans la muraille ayyoubide du Caire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58, pp.136-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02087006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des graphies de jz/js 'tombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107, pp.171-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemplois pharaoniques à Bâb al-Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.193-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la tombe js [...]. Recherches paléographiques et lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.245-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemplois pharaoniques à Bâb al-Tawfiq (2e série)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.193-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de I. Munro, Das Totenbuch des Pa-en-nesti-taui aus der Regierungszeit des Amenemope (pLondon BM 10064), Handschriften des Altägyptischen Totenbuches 7, Harrassowitz, Wiesbaden, 2002, dans Bibliotheca Orientalis LXII n° 5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales héliopolitaines et fragments de Sésostris Ier réemployés dans la porte de Bâb al-Tawfiq au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105, pp.229-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales héliopolitaines et fragments de Sésostris Ier réemployés dans la porte de Bâb al-Tawfiq au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105, pp.229-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Mosher, Jr, The Papyrus of Hor (BM EA 10479) with Papyrus MacGregor : the Late Period Tradition at Akhmim. Catalogue of the Books of the Dead in the British Museum, vol. II (The British Museum Press, London, 2001), dans Chronique d’Égypte LXXIX/157-158, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de U. Verhoeven, Das Totenbuch des Monthpriesters Nespasefy aus der Zeit Psammetichs I. pKairo 95714 + pAlbany 1900.3.1 + pKairo JE 95649 + pMarseille 91/2/1 (ehem. Slg. Brunner) + pMarseille 291, Handschriften des altägyptischen Totenbuches 5, Harrassowitz, Wiesbaden, 1999, dans Bibliotheca Orientalis LVIII n° 5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.599-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Arnaudiès, W. Boutros, Lexique pratique des chantiers de fouilles et de restauration. Français–Égyptien ; Égyptien–Français, BiGén 15, IFAO, Le Caire, 1996, dans Égypte, Afrique & Orient n° 17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Lüscher, Untersuchungen zu Totenbuch Spruch 151, Studien zum altägyptischen Totenbuch 2, Harrassowitz, Wiesbaden, 1998 dans OLZ 95/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Tomb of Padiamenope (TT 33). Current work and perspectives”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Egyptology, Montpellier, 2022 / Conférences de la Société Française d'Egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Bouhafs, L. Chapon, M. Claude, M. Danilova, L. Dautais, N. Fathy, A.I. Fernández Pichel, M. Guigner, M. Pinon, M. Valerio, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-labyrinthe de Padiaménopé (Egypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des Chercheurs - Sciences de Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent work in Room XIII of the tomb of Padiamenope (TT 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thebes in the First Millenium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Pischikova, Nov 2024, Louqsor, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-crocodile (et vice versa) : métaphores et comparaisons animales en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AniMed "Animal et Sociétés" 30 mai 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emilie Blaise-Lemercier, Philippe Monbrun, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Work in the monumental Tomb of Padiamenope (TT 33)“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à Turin, Museo Egizio, 16 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Décoration et stratégies mémorielles de la porte de l'entrée de la tombe de Padiaménopé (TT 33) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales « Des bibliothèques de pierre. Les tombes monumentales d’époque kouchito-saïte à Thèbes. Pratiques décoratives, entre aspect humain et matériel », 26-27 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Régen, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe du prêtre Padiaménopé en Egypte&amp;quot;, 5 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Patrimoine en péril", Rencontres Archéologiques de la Narbonnaise (RAN), 1-6 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ‘enfers’ égyptiens. Éléments historiographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IPSE DIXIT (Historiographie des sciences de la Méditerranée Antique), univ. Montpellier 3, 14 juin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Dautais, É. Grau et S. Marchand, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une approche sensible de la tombe. Le cas du palais funéraire de Padiaménopé (TT 33 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études interdisciplinaires « Le contour des sens. Perception et environnement dans l’Égypte ancienne », 17 juin 2021, Université Lyon II Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Cécillon, Valentine Marlot, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect rituel du Livre de l’Amdouat. Des papyrus de la Troisième Période intermédiaire à la tombe de Padiaménopé (TT33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les textes funéraires en Égypte au Ier millénaire av. n.è. Continuités et changements de la Troisième Période intermédiaire à la Basse Époque", université de Lausanne, 10-11 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Albert, Giuseppina Lenzo, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privation de funérailles et de sépulture en Egypte ancienne : un bref aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études interdisciplinaires, "Des morts privés de funérailles de la Préhistoire à nos jours", Univ. Montpellier 3, 24-25 juin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Aurore Schmitt (CNRS, UMR 5140 Archéologie des Sociétés Méditerranéennes); Elisabeth Anstett (CNRS, UMR 7268 Anthropologie bio-culturelle, Droit, Ethique et Santé), Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines féminines de Gebel el-Zeit (Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines féminines nues. Proche-Orient, Egypte, Nubie, Méditerranée, Asie centrale (Néolithique - IIIe siècle après J.C.). Approche contextuelle et comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Archéologie et histoire ancienne : Méditérranée - Europe (Archimède - UMR 7044), Jun 2015, Strasbourg, France. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie du Livre des Morts. Entre texte et pratique rituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition et transmission des rituels égyptiens anciens : continuité et rupture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Contardi (UPVM3), May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Goddess Hepetet-Hor on Third Intermediate Period Coffins and Papyri. Some remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Vatican Coffin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musei Vaticani, Jun 2017, Vatican, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de fondation et de consécration de la tombe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. Tempeltagung - The Discourse between Tomb and Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Institute of Egyptology, Faculty of Arts, Charles University, May 2017, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la photogrammétrie à la documentation des monuments pharaoniques : le cas de la tombe-bibliothèque du prêtre Padiaménopé (Thèbes, 7e s. av. J-Chr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Onézime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForuMéditerranée - Sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabExMed; LabEx ArcHiMedE; LabEx OT-Med; LabEx RESMED; MuCEM, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données des toponymes de la littérature funéraire égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches topographiques du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Laubry (CRHEC); Silvia Milanezi (CRHEC); Claire Sotinel (CRHEC), Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition et innovation dans la littérature funéraire de la Basse Époque. Le lever du soleil dans la tombe de Ouahibrê-nebâh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burial and Mortuary Practices in Late Period and Graeco-Roman Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Budapest, Jul 2014, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Book of the Dead Text does not match Archaeology. The case of the protective Magical Bricks (BD 151)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When a Book of the Dead Text does not match Archaeology. The case of the protective Magical Bricks (BD 151)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Londres, Royaume-Uni. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomb and mat. Paleographical and archeological approach of a burial practice through the case of the word js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomb and mat. Paleographical and archeological approach of a burial practice through the case of the word js</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, TOULOUSE, France. pp.978-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les versions tardives du Livre de l'Amdouat et du Livre des Portes (époque saïte-ptolémaïque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième congrès international des égyptologues, Grenoble, 6-12 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1587-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les versions tardives du Livre de l'Amdouat et du Livre des Portes (époques saïte-ptolémaïque). Présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Recherches sur les versions tardives du Livre de l'Amdouat et du Livre des Portes (époques saïte-ptolémaïque). Présentation du projet "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.1587-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laroche-Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CENiM - Editions Khéops, 624 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verba manent. Recueil d'études dédiées à Dimitri Meeks par ses collègues et amis, 2 vol., CENIM 2, Montpellier, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Servajean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'égyptologie François Daumas, pp.467, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gebel el-Zeit II. Le matériel inscrit (Moyen Empire-Nouvel Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Soukiassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO. IFAO, pp.374, 2008, FIFAO Fouilles de l'Institut Français d'Archéologie Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Décoration et stratégies mémorielles de la porte de l'entrée de la tombe de Padiaménopé (TT 33) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans I. Régen (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques de pierre. Les tombes monumentales d’époque kouchito-saïte à Thèbes. Pratiques décoratives égyptiennes, entre aspects humains et matériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , A paraître, Recherches d'égyptologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux briques magiques hiératiques inédites au nom de Pay (Birmingham 1969 W 3573-3574)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans A. Maravelia (éd.), Sous le ciel étoilé. Proscynème cordial à Nadine Guilhou-Ambroise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'origine végétale du pilier-djed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil d'articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le fonds Alexandre Piankoff »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans J. Gonzalez (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’archives. Cinquantième anniversaire de la bibliothèque d’égyptologie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Offrir aux seigneurs de la Douat. L’aspect rituel du Livre de l’Amdouat, des papyrus des XXIe-XXIIe dynasties à la tombe de Padiaménopé (TT 33) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Fl. Albert, G. Lenzo (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les textes funéraires en Égypte au Ier millénaire av. n.è. Continuités et changements de la Troisième Période intermédiaire à la Basse Époque, Actes du colloque international, université de Lausanne, 10-11 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BiEtud (190), IFAO, pp.155-171, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04979992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assassif-Nord dans les yeux du peintre orientaliste Ernst Koerner (1846-1927)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Frédéric Colin, Sylvie Donnat, Françoise Laroche-Traunecker, Isabelle Régen (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de Karnak. Recueil d’études dédiées à Claude Traunecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENiM (35), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENiM - Editions Khéops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-534, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « L’œuvre-phare : le portrait d’Antinoé [« portrait du Fayoum »] »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Cabinet d’Antiques, Musée des Moulages de l’Université Paul Valéry – Montpellier 3, Presses de l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.16, 18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur le masque cérémoniel d'Anubis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gasse, L. Bazin Rizzo, Fr. Servajean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Jean-Claude Grenier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENIM (26), , pp.82-101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Nut in the Late Period Tombs of the Asasif Necropolis. With a Focus on the Decorative Layout in the Tombs of Padiamenope (TT 33) and Montuemhat (TT 34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Pischikova (Fairfield University); Julia Budka (Ludwig-Maximilians-Universität München); Kenneth Griffin (Swansea University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thebes in the First Millennium BC: Art and Archaeology of the Kushite Period and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golden House Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.162-176, 2018, 9781906137595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe d'un intellectuel dans la Thèbes des Divines Adoratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gombert-Meurice (Musée du Louvre); Frédéric Payraudeau (Université Paris Sorbonne - Paris IV). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Servir les dieux d'Égypte : divines adoratrices, chanteuses et prêtres d'Amon à Thèbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somogy éditions d'art; Musée de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-63, 2018, 9782757214800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition and Innovation on the Third Intermediate Period Coffins. The Case of an uncommon rising solar and osirian scene with hacking up of the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessia Amenta (Musei Vaticani); Christian Greco (Rijksmuseum van Oudheden); Hélène Guichard (Musée du Louvre). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings First Vatican Coffin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musei Vaticani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2017, 9788882714048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de cryptographie. Le nom du bâton serpent dans la 1re heure de l’Amdouat (n° 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susanne Bickel (Université de Bâle); Lucía Díaz-Iglesisas (CSIC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Egyptian Funerary Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-512, 2017, Orientalia Lovaniensia Analecta (OLA), 9789042934627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of Vizier Nespamedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of the Book of the Dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-106, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djed-Pillar of the God's Father of Amun Paibmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-318, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of the God's father Paibmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of the scribe Amenemhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312-313, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of Pharaoh Tuthmosis III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Isis met à mort Apophis. Variantes tardives de la 7e heure de l’Amdouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Thiers (CFEETK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de théologie thébaine tardive 3 (D3T 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte Nilotique et Méditerranéenne - UMR 5140 Archéologie des Sociétés Méditerranéennes / CNRS - Université Paul-Valéry Montpellier 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-271, 2015, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faucon, rtḥ-qȝb.t et le lever du soleil. Trois extraits inédits du Livre de Nout dans l’Assassif (TT 34, TT 33, TT 279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Thiers (CFEETK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de théologie thébaine tardive 3 (D3T 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte Nilotique et Méditerranéenne - UMR 5140 Archéologie des Sociétés Méditerranéennes / CNRS - Université Paul-Valéry Montpellier 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-246, 2015, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amduat and the Book of the Gates in the Tomb of Padiamenope (TT 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Pischikova (Fairfield University); Julia Budka (Ludwig-Maximilians-Universität München); Kenneth Griffin (Swansea University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thebes in the First millennium BC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-322, 2014, 9781443854047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatextuality and Efficiency in Ancient Egypt. Two Examples from the Priest Padiamenope's Tomb (Book of the Gates, TT 33, 2nd Hour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sydney H. Aufrère (CNRS); Philip S. Alexander (University of Manchester); Zlatko Pleše (University of North Carolina). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Fringe of Commentary: Metatextuality in Ancient Near Eastern and Ancient Mediterranean Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-175, 2014, Orientalia Lovaniensia Analecta (OLA), 9789042930735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du sens de qrs &amp;quot;enterrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Régen, Frédéric Servajean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verba manent. Recueil d'études dédiées à Dimitri Meeks par ses collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry - Montpellier III - UMR 5140 CNRS, pp.387-399, 2009, CENIM (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Gebel el-Zeit : &amp;quot; Fragment de stèle cintrée du roi Nebnénou-Sémenkarê &amp;quot; Site de Bâb al-Tawfiq : avec Lilian Postel, &amp;quot; Annales héliopolitaines du roi Sésostris Ier &amp;quot; Site de Bâb al-Tawfiq : avec Lilian Postel, &amp;quot; Partie supérieure d'une stèle cintrée monumentale du roi Sésostris Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition " 25 ans de découvertes archéologiques sur les chantiers de l'IFAO (1981-2006) ", BiGén 31, Le Caire, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, pp.24-27, 58-59, 2007, Bibliothèque Générale (BiGén)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Gebel el-Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Cherpion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de découvertes archéologiques sur les chantiers de l'Ifao, 1981-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.24-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Bâb al Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Cherpion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de découvertes archéologiques sur les chantiers de l'Ifao, 1981-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.58-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Bâb al Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Cherpion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de découvertes archéologiques sur les chantiers de l'Ifao, 1981-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.58-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'une mention de l'arbre-ârou dans le chapitre 151 A du Livre des Morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.H. Aufrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie Religieuse du Monde Végétal (ERUV), vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM - Presses Universitaires de Montpellier, pp.297-319, 2002, Orientalia Monspeliensia XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'briques magiques' du vizir Ouser (ép. Thoutmosis III) : reconstitution de l'ensemble (Caire JE 37621, Avignon A 59)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Eldamaty, M. Trad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Museum Collections around the World. Studies for the Centennial of the Egyptian Museum, Cairo, 1902-2002, Ministry of Culture, Supreme Council of Antiquities, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supreme Council of Antiquities, pp.991-1002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Curses (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Égyptien ancien - Français. Fasc. 1 : ȝ-ȝbḏw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pätznick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.78512396694px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Régen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-regen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3320-5670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080173365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Égyptologue</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de Recherche Université de Montpellier - Paul Valéry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes ASM-UMR5140 - Equipe ENIM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travaux de recherche et publications portant notamment sur le domaine funéraire (lexicographie, rituels, textes) et l'histoire naturelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat Études Orientales (égyptologie) - Université Montpellier III (2002).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistante de l’Adjoint aux publications de l’Institut Français d'Archéologie Orientale (IFAO), Le Caire, Égypte (2002-2003).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre scientifique égyptologue de l’Institut Français d'Archéologie Orientale (IFAO), Le Caire, Égypte (2003-2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, Université Paul Valéry, Montpellier 3 (UMR 5140 CNRS) (depuis 2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l'Université de Strasbourg (UMR 7044 CNRS, équipe « Territoires et Empires d'Orient ») (depuis 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de cours à l'Université de Strasbourg (Egyptologie, CM et TD, 2011).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences à l'EPHE, Ve section (École Pratique des Hautes Études, section des Sciences Religieuses), Paris, 2019-2020 (chaire de Laurent Coulon, « Religion de l’Égypte Ancienne ») puis 2022 (chaire de Gabriella Pironti, « Anthropologie religieuse de la Méditerranée ancienne ») et 2023-2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de cours à l'Université Paul Valéry - Montpellier 3 (épigraphie égyptienne, M2, 2020-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions archéologiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission épigraphique française dans la tombe de Padiaménopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Pétaménophis) (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, rive ouest de Louqsor, Assassif, fin XXVe - début XXVIe dynastie) (mission </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Le Caire), université de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier - Paul Valéry </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5140</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">université de Cagliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de la mission TT 33 avec Claude Traunecker (2004). Création et animation du carnet de recherches de la mission : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://tombett33.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Missions archéologiques en Égypte : Bahariya (Qaret al-Toub, Qasr 'Allam), Abou Rawach (Rêdjédef), Karnak (Osiris Neb-Djéfaou; Taharqa du Lac), Bâb al-Tawfiq (Le Caire), Assassif (tombes de Padiaménopé (TT 33, depuis 2004), Montouemhat (TT 34), Harwa (TT 37) et Pabasa (TT 279).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix ou distinctions scientifiques :2022 : Prix INRAP-RAN pour la préservation par l’étude du patrimoine méditerranéen</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrap.fr/dans-la-tombe-de-padiamenope-egypte-16875</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(&amp;quot;valoriser l'action d'un chercheur ou d'une chercheuse qui, sur l'aire méditerranéenne, met en œuvre des pratiques promouvant la préservation par l'étude d'un site archéologique&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres distinctions :2023 : Chevalier dans l’ordre des Palmes Académiques (MENJ, décret 13 juillet 2023)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vegetal Form of the djeser Hieroglyph in KV35 (Gardiner D45)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hieroglyphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 – Tombe de Padiaménopé (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duberson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Nannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fwl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Historiographie des religions antiques : regards croisés sur la formation de la discipline (Égypte, Mésopotamie, Levant, Grèce, Rome, Iran) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.xxxi-xlvi. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/122wj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Historiographie des religions antiques : regards croisés sur la formation de la discipline (Égypte, Mésopotamie, Levant, Grèce, Rome, Iran) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loubassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 130, p. xxxi-xlvi. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/122wj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05396824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tombe monumentale de Padiaménopé (TT 33). Bilan et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.69-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 – Tombe de Padiaménopé (Thèbes-ouest, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Fathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Poiati Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sx9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.5950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature funéraire égyptienne : archéologie du rituel et transmission iconotextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.3700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TT 33 - Tombe de Padiaménopé (Thèbes-ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henri Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03026582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Menkhéperrê A, Padiaménopé (TT 33) et Nectanébo II. La transmission du Livre de l’Amdouat, de la Troisième Période intermédiaire à la Basse Époque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.357-392. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifao.7381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe du prêtre Padiamenopé (TT 33) : éclairages nouveaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193-194, pp.52-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02073801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Thèbes des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.37-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat égyptien, sauvage et domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le chat en égypte ancienne, Supplément au n°76, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Funerary Palace of Padiamenope at Thebes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le daim, un cervidé importé en Égypte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombres. Une iconographie singulière du mort sur des 'linceuls' d'époque romaine provenant de Saqqâra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, IV (5 - A. Gasse, Fr. Servajean, Chr. Thiers (éd.), Et in Aegypto et ad Aegyptum, Recueil d'études dédié), pp.603-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un animal 'bien aimé' des anciens Égyptiens : la hyène rayée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brique magique royale (Birmingham 1969 W 478)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe et le mobilier funéraire du vice-roi Mérymès. Un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume dédié à la mémoire de Jean Yoyotte (61), pp.225-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de paléographie. Le hiéroglyphe Gardiner M40 : confusion et substitution graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Miszellen - Beiträge zur ägyptologischen Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 226, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brique magique du vice-roi de Nubie Mérymès (Louvre E 33059)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le sens de &amp;quot;qrs&amp;quot; &amp;quot;enterrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ENIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shfdy.t et le transport du mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šfdy.t et le transport du mort. Enquête lexicographique et archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.451-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des graphies de jz / js « tombe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107, pp.171-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bloc de tombe de Basse époque avec Textes des Pyramides (TP 242-243) en réemploi dans la muraille ayyoubide du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 58, pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un fragment de tombe de Basse Époque avec Textes des Pyramides (TP 242-243) en réemploi dans la muraille ayyoubide du Caire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58, pp.136-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02087006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des graphies de jz/js 'tombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107, pp.171-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la tombe js [...]. Recherches paléographiques et lexicographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.245-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemplois pharaoniques à Bâb al-Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.193-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemplois pharaoniques à Bâb al-Tawfiq (2e série)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106, pp.193-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales héliopolitaines et fragments de Sésostris Ier réemployés dans la porte de Bâb al-Tawfiq au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105, pp.229-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de I. Munro, Das Totenbuch des Pa-en-nesti-taui aus der Regierungszeit des Amenemope (pLondon BM 10064), Handschriften des Altägyptischen Totenbuches 7, Harrassowitz, Wiesbaden, 2002, dans Bibliotheca Orientalis LXII n° 5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annales héliopolitaines et fragments de Sésostris Ier réemployés dans la porte de Bâb al-Tawfiq au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 105, pp.229-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de M. Mosher, Jr, The Papyrus of Hor (BM EA 10479) with Papyrus MacGregor : the Late Period Tradition at Akhmim. Catalogue of the Books of the Dead in the British Museum, vol. II (The British Museum Press, London, 2001), dans Chronique d’Égypte LXXIX/157-158, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de U. Verhoeven, Das Totenbuch des Monthpriesters Nespasefy aus der Zeit Psammetichs I. pKairo 95714 + pAlbany 1900.3.1 + pKairo JE 95649 + pMarseille 91/2/1 (ehem. Slg. Brunner) + pMarseille 291, Handschriften des altägyptischen Totenbuches 5, Harrassowitz, Wiesbaden, 1999, dans Bibliotheca Orientalis LVIII n° 5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheca Orientalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.599-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de A. Arnaudiès, W. Boutros, Lexique pratique des chantiers de fouilles et de restauration. Français–Égyptien ; Égyptien–Français, BiGén 15, IFAO, Le Caire, 1996, dans Égypte, Afrique & Orient n° 17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de B. Lüscher, Untersuchungen zu Totenbuch Spruch 151, Studien zum altägyptischen Totenbuch 2, Harrassowitz, Wiesbaden, 1998 dans OLZ 95/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Tomb of Padiamenope (TT 33). Current work and perspectives”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Egyptology, Montpellier, 2022 / Conférences de la Société Française d'Egyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Bouhafs, L. Chapon, M. Claude, M. Danilova, L. Dautais, N. Fathy, A.I. Fernández Pichel, M. Guigner, M. Pinon, M. Valerio, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe-labyrinthe de Padiaménopé (Egypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des Chercheurs - Sciences de Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent work in Room XIII of the tomb of Padiamenope (TT 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thebes in the First Millenium BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Pischikova, Nov 2024, Louqsor, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-crocodile (et vice versa) : métaphores et comparaisons animales en Égypte pharaonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AniMed "Animal et Sociétés" 30 mai 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emilie Blaise-Lemercier, Philippe Monbrun, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Work in the monumental Tomb of Padiamenope (TT 33)“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à Turin, Museo Egizio, 16 mai 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Turin (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Décoration et stratégies mémorielles de la porte de l'entrée de la tombe de Padiaménopé (TT 33) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études internationales « Des bibliothèques de pierre. Les tombes monumentales d’époque kouchito-saïte à Thèbes. Pratiques décoratives, entre aspect humain et matériel », 26-27 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Régen, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe du prêtre Padiaménopé en Egypte&amp;quot;, 5 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Patrimoine en péril", Rencontres Archéologiques de la Narbonnaise (RAN), 1-6 novembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une approche sensible de la tombe. Le cas du palais funéraire de Padiaménopé (TT 33 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études interdisciplinaires « Le contour des sens. Perception et environnement dans l’Égypte ancienne », 17 juin 2021, Université Lyon II Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quentin Cécillon, Valentine Marlot, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les ‘enfers’ égyptiens. Éléments historiographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IPSE DIXIT (Historiographie des sciences de la Méditerranée Antique), univ. Montpellier 3, 14 juin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Dautais, É. Grau et S. Marchand, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aspect rituel du Livre de l’Amdouat. Des papyrus de la Troisième Période intermédiaire à la tombe de Padiaménopé (TT33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les textes funéraires en Égypte au Ier millénaire av. n.è. Continuités et changements de la Troisième Période intermédiaire à la Basse Époque", université de Lausanne, 10-11 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Albert, Giuseppina Lenzo, Nov 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privation de funérailles et de sépulture en Egypte ancienne : un bref aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études interdisciplinaires, "Des morts privés de funérailles de la Préhistoire à nos jours", Univ. Montpellier 3, 24-25 juin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Aurore Schmitt (CNRS, UMR 5140 Archéologie des Sociétés Méditerranéennes); Elisabeth Anstett (CNRS, UMR 7268 Anthropologie bio-culturelle, Droit, Ethique et Santé), Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurines féminines de Gebel el-Zeit (Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines féminines nues. Proche-Orient, Egypte, Nubie, Méditerranée, Asie centrale (Néolithique - IIIe siècle après J.C.). Approche contextuelle et comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Archéologie et histoire ancienne : Méditérranée - Europe (Archimède - UMR 7044), Jun 2015, Strasbourg, France. pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Goddess Hepetet-Hor on Third Intermediate Period Coffins and Papyri. Some remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Vatican Coffin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musei Vaticani, Jun 2017, Vatican, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie du Livre des Morts. Entre texte et pratique rituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition et transmission des rituels égyptiens anciens : continuité et rupture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Contardi (UPVM3), May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rituel de fondation et de consécration de la tombe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. Tempeltagung - The Discourse between Tomb and Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Institute of Egyptology, Faculty of Arts, Charles University, May 2017, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la photogrammétrie à la documentation des monuments pharaoniques : le cas de la tombe-bibliothèque du prêtre Padiaménopé (Thèbes, 7e s. av. J-Chr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Onézime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForuMéditerranée - Sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabExMed; LabEx ArcHiMedE; LabEx OT-Med; LabEx RESMED; MuCEM, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données des toponymes de la littérature funéraire égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches topographiques du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Laubry (CRHEC); Silvia Milanezi (CRHEC); Claire Sotinel (CRHEC), Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition et innovation dans la littérature funéraire de la Basse Époque. Le lever du soleil dans la tombe de Ouahibrê-nebâh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burial and Mortuary Practices in Late Period and Graeco-Roman Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Budapest, Jul 2014, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Book of the Dead Text does not match Archaeology. The case of the protective Magical Bricks (BD 151)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When a Book of the Dead Text does not match Archaeology. The case of the protective Magical Bricks (BD 151)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Londres, Royaume-Uni. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomb and mat. Paleographical and archeological approach of a burial practice through the case of the word js</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomb and mat. Paleographical and archeological approach of a burial practice through the case of the word js</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, TOULOUSE, France. pp.978-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les versions tardives du Livre de l'Amdouat et du Livre des Portes (époque saïte-ptolémaïque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième congrès international des égyptologues, Grenoble, 6-12 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1587-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les versions tardives du Livre de l'Amdouat et du Livre des Portes (époques saïte-ptolémaïque). Présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Recherches sur les versions tardives du Livre de l'Amdouat et du Livre des Portes (époques saïte-ptolémaïque). Présentation du projet "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.1587-1597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laroche-Traunecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CENiM - Editions Khéops, 624 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verba manent. Recueil d'études dédiées à Dimitri Meeks par ses collègues et amis, 2 vol., CENIM 2, Montpellier, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Servajean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'égyptologie François Daumas, pp.467, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gebel el-Zeit II. Le matériel inscrit (Moyen Empire-Nouvel Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Soukiassian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO. IFAO, pp.374, 2008, FIFAO Fouilles de l'Institut Français d'Archéologie Orientale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux briques magiques hiératiques inédites au nom de Pay (Birmingham 1969 W 3573-3574)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans A. Maravelia (éd.), Sous le ciel étoilé. Proscynème cordial à Nadine Guilhou-Ambroise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Décoration et stratégies mémorielles de la porte de l'entrée de la tombe de Padiaménopé (TT 33) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans I. Régen (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques de pierre. Les tombes monumentales d’époque kouchito-saïte à Thèbes. Pratiques décoratives égyptiennes, entre aspects humains et matériels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , A paraître, Recherches d'égyptologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04425129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'origine végétale du pilier-djed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil d'articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Offrir aux seigneurs de la Douat. L’aspect rituel du Livre de l’Amdouat, des papyrus des XXIe-XXIIe dynasties à la tombe de Padiaménopé (TT 33) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Fl. Albert, G. Lenzo (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les textes funéraires en Égypte au Ier millénaire av. n.è. Continuités et changements de la Troisième Période intermédiaire à la Basse Époque, Actes du colloque international, université de Lausanne, 10-11 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BiEtud (190), IFAO, pp.155-171, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04979992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le fonds Alexandre Piankoff »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans J. Gonzalez (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’archives. Cinquantième anniversaire de la bibliothèque d’égyptologie de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assassif-Nord dans les yeux du peintre orientaliste Ernst Koerner (1846-1927)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Frédéric Colin, Sylvie Donnat, Françoise Laroche-Traunecker, Isabelle Régen (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de Karnak. Recueil d’études dédiées à Claude Traunecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENiM (35), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENiM - Editions Khéops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-534, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « L’œuvre-phare : le portrait d’Antinoé [« portrait du Fayoum »] »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Cabinet d’Antiques, Musée des Moulages de l’Université Paul Valéry – Montpellier 3, Presses de l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.16, 18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur le masque cérémoniel d'Anubis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gasse, L. Bazin Rizzo, Fr. Servajean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommages à Jean-Claude Grenier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENIM (26), , pp.82-101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Book of Nut in the Late Period Tombs of the Asasif Necropolis. With a Focus on the Decorative Layout in the Tombs of Padiamenope (TT 33) and Montuemhat (TT 34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Pischikova (Fairfield University); Julia Budka (Ludwig-Maximilians-Universität München); Kenneth Griffin (Swansea University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thebes in the First Millennium BC: Art and Archaeology of the Kushite Period and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golden House Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.162-176, 2018, 9781906137595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tombe d'un intellectuel dans la Thèbes des Divines Adoratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gombert-Meurice (Musée du Louvre); Frédéric Payraudeau (Université Paris Sorbonne - Paris IV). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Servir les dieux d'Égypte : divines adoratrices, chanteuses et prêtres d'Amon à Thèbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somogy éditions d'art; Musée de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-63, 2018, 9782757214800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djed-Pillar of the God's Father of Amun Paibmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-318, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de cryptographie. Le nom du bâton serpent dans la 1re heure de l’Amdouat (n° 62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susanne Bickel (Université de Bâle); Lucía Díaz-Iglesisas (CSIC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Ancient Egyptian Funerary Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 257, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-512, 2017, Orientalia Lovaniensia Analecta (OLA), 9789042934627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of Vizier Nespamedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeology of the Book of the Dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-106, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition and Innovation on the Third Intermediate Period Coffins. The Case of an uncommon rising solar and osirian scene with hacking up of the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessia Amenta (Musei Vaticani); Christian Greco (Rijksmuseum van Oudheden); Hélène Guichard (Musée du Louvre). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings First Vatican Coffin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musei Vaticani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-160, 2017, 9788882714048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of the God's father Paibmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of the scribe Amenemhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312-313, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Brick of Pharaoh Tuthmosis III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foy Scalf (University of Chicago). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of the Dead: Becoming God in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chicago Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.314, 2017, Oriental Institute Museum Publications (OIMP), 9781614910381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Isis met à mort Apophis. Variantes tardives de la 7e heure de l’Amdouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Thiers (CFEETK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de théologie thébaine tardive 3 (D3T 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte Nilotique et Méditerranéenne - UMR 5140 Archéologie des Sociétés Méditerranéennes / CNRS - Université Paul-Valéry Montpellier 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-271, 2015, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faucon, rtḥ-qȝb.t et le lever du soleil. Trois extraits inédits du Livre de Nout dans l’Assassif (TT 34, TT 33, TT 279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Thiers (CFEETK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents de théologie thébaine tardive 3 (D3T 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte Nilotique et Méditerranéenne - UMR 5140 Archéologie des Sociétés Méditerranéennes / CNRS - Université Paul-Valéry Montpellier 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-246, 2015, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amduat and the Book of the Gates in the Tomb of Padiamenope (TT 33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Pischikova (Fairfield University); Julia Budka (Ludwig-Maximilians-Universität München); Kenneth Griffin (Swansea University). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thebes in the First millennium BC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-322, 2014, 9781443854047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatextuality and Efficiency in Ancient Egypt. Two Examples from the Priest Padiamenope's Tomb (Book of the Gates, TT 33, 2nd Hour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sydney H. Aufrère (CNRS); Philip S. Alexander (University of Manchester); Zlatko Pleše (University of North Carolina). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Fringe of Commentary: Metatextuality in Ancient Near Eastern and Ancient Mediterranean Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 232, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-175, 2014, Orientalia Lovaniensia Analecta (OLA), 9789042930735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du sens de qrs &amp;quot;enterrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Régen, Frédéric Servajean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verba manent. Recueil d'études dédiées à Dimitri Meeks par ses collègues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry - Montpellier III - UMR 5140 CNRS, pp.387-399, 2009, CENIM (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Gebel el-Zeit : &amp;quot; Fragment de stèle cintrée du roi Nebnénou-Sémenkarê &amp;quot; Site de Bâb al-Tawfiq : avec Lilian Postel, &amp;quot; Annales héliopolitaines du roi Sésostris Ier &amp;quot; Site de Bâb al-Tawfiq : avec Lilian Postel, &amp;quot; Partie supérieure d'une stèle cintrée monumentale du roi Sésostris Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition " 25 ans de découvertes archéologiques sur les chantiers de l'IFAO (1981-2006) ", BiGén 31, Le Caire, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAO, pp.24-27, 58-59, 2007, Bibliothèque Générale (BiGén)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Gebel el-Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Cherpion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de découvertes archéologiques sur les chantiers de l'Ifao, 1981-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.24-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Bâb al Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Cherpion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de découvertes archéologiques sur les chantiers de l'Ifao, 1981-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.58-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site de Bâb al Tawfiq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Cherpion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de découvertes archéologiques sur les chantiers de l'Ifao, 1981-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.58-59, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'une mention de l'arbre-ârou dans le chapitre 151 A du Livre des Morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.H. Aufrère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie Religieuse du Monde Végétal (ERUV), vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULM - Presses Universitaires de Montpellier, pp.297-319, 2002, Orientalia Monspeliensia XI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'briques magiques' du vizir Ouser (ép. Thoutmosis III) : reconstitution de l'ensemble (Caire JE 37621, Avignon A 59)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Eldamaty, M. Trad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Museum Collections around the World. Studies for the Centennial of the Egyptian Museum, Cairo, 1902-2002, Ministry of Culture, Supreme Council of Antiquities, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supreme Council of Antiquities, pp.991-1002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Curses (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire Égyptien ancien - Français. Fasc. 1 : ȝ-ȝbḏw.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pätznick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E10DE17"/>
+    <w:nsid w:val="DDDAF416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="89045F9B"/>
+    <w:nsid w:val="D7B042F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FB395837"/>
+    <w:nsid w:val="1418FBAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1C9E7CC"/>
+    <w:nsid w:val="4AA2DDD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-regen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3320-5670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080173365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tombett33.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.montpellier-egyptologie.fr/index?p=tombe33" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/dans-la-tombe-de-padiamenope-egypte-16875" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Einaudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duberson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nannucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loubassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lozat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Roman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122wj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fathy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Poiati Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03840356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pollin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.7381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SZ7S2MV8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Albert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Castel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier On&#233;zime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Donnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laroche-Traunecker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Servajean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr/?page=cenim&amp;amp;n=35" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goldenhp.co.uk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somogy.fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museivaticani.va" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.press.uchicago.edu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838766v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#228;tznick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-regen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3320-5670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080173365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tombett33.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.montpellier-egyptologie.fr/index?p=tombe33" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-montp3.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrap.fr/dans-la-tombe-de-padiamenope-egypte-16875" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Einaudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duberson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Nannucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loubassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lozat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Roman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122wj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fathy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Poiati Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sx9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03840356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3700" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pollin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.7381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SZ7S2MV8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Albert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459256v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Castel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier On&#233;zime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Donnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laroche-Traunecker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Servajean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04424872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr/?page=cenim&amp;amp;n=35" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.goldenhp.co.uk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somogy.fr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.press.uchicago.edu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museivaticani.va" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062014v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838766v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#228;tznick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>