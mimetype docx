--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1050,977 +1050,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between somatosensory deficit and brain somatosensory system after early brain lesion: A morphometric study</w:t>
+                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Perivier</w:t>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delion</w:t>
+                <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Chinier</w:t>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Loustau</w:t>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (3), pp.403-411. </w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2015.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449494v1</w:t>
+                <w:t xml:space="preserve">hal-01388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Authors Respond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frémondière</w:t>
+                <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lacœuille</w:t>
+                <w:t xml:space="preserve">A. Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sher</w:t>
+                <w:t xml:space="preserve">O. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (9), pp.1595-1597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection des étudiants en médecine : facteurs prédictifs de réussite ; une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Victoire Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Passirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Victoire Fayolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Letertre</w:t>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (5), pp.483-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Scintigraphy Coupled With Computed Tomography for the Investigation of Intrathecal Baclofen Device Malfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between somatosensory deficit and brain somatosensory system after early brain lesion: A morphometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Perivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Frémondière</w:t>
+                <w:t xml:space="preserve">Matthieu Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lacoeuille</w:t>
+                <w:t xml:space="preserve">Eva Chinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avigaelle Sher</w:t>
+                <w:t xml:space="preserve">Sebastien Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menei</w:t>
+                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2015.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2015.10.101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02449528v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des externes à l’examen gynécologique : intérêt de l’enseignement sur modèles anatomiques</w:t>
+                <w:t xml:space="preserve">Isotopic Scintigraphy Coupled With Computed Tomography for the Investigation of Intrathecal Baclofen Device Malfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Bouet</w:t>
+                <w:t xml:space="preserve">Flavie Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jeanneteau</w:t>
+                <w:t xml:space="preserve">Franck Lacoeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Legendre</w:t>
+                <w:t xml:space="preserve">Avigaelle Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. El Hachem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Olivier Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.09.006⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (4), pp.646-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2015.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451474v1</w:t>
+                <w:t xml:space="preserve">hal-02449528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemispheric Asymmetry of Supplementary Motor Area Proper: A Functional Connectivity Study of the Motor Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Chinier</w:t>
+                <w:t xml:space="preserve">Formation des externes à l’examen gynécologique : intérêt de l’enseignement sur modèles anatomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeanneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/mc.2014-0076⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (7), pp.679-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449673v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemispheric Asymmetry of Supplementary Motor Area Proper: A Functional Connectivity Study of the Motor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Banville</w:t>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Chinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nolin</w:t>
+                <w:t xml:space="preserve">Emmanuel Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+                <w:t xml:space="preserve">Christophe Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (3), pp.223-235. </w:t>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/mc.2014-0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388724v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do Eye Gaze Metrics Tell Us about Motor Imagery?</w:t>
               </w:r>
@@ -2286,51 +2286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,709 +2548,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of three treatment strategies on occupational limitations and quality of life for patients with non-specific chronic low back pain: Is a multidisciplinary approach the key feature to success: study protocol for a randomized controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pain during injections of botulinum toxin in children: Influence of the localization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Ronzi</w:t>
+                <w:t xml:space="preserve">M. Mottu-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2474-15-131⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.578-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404331v1</w:t>
+                <w:t xml:space="preserve">hal-01389290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic scintigraphy combined with computed tomography: A useful method for investigating inefficiency of intrathecal baclofen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menei</w:t>
+                <w:t xml:space="preserve">Effectiveness of three treatment strategies on occupational limitations and quality of life for patients with non-specific chronic low back pain: Is a multidisciplinary approach the key feature to success: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Roche-Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ronzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/16501977-1813⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2474-15-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179504v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of motor imagery in children with unilateral cerebral palsy: fMRI study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Isotopic scintigraphy combined with computed tomography: A useful method for investigating inefficiency of intrathecal baclofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lacœuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (7), pp.712-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/16501977-1813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03285262v1</w:t>
+                <w:t xml:space="preserve">hal-03179504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions focusing on psychosocial risk factors for patients with non-chronic low back pain in primary care--a systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+                <w:t xml:space="preserve">Effect of motor imagery in children with unilateral cerebral palsy: fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Chinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmu008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e93378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404333v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain during injections of botulinum toxin in children: Influence of the localization technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gambart</w:t>
+                <w:t xml:space="preserve">Interventions focusing on psychosocial risk factors for patients with non-chronic low back pain in primary care--a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deries</w:t>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tessiot</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gobin-Tempereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.379-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmu008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389290v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and treatment of subacute low back pain. Putting the bio-psycho-social model together</w:t>
               </w:r>
@@ -3314,90 +3314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic scintigraphy coupled to tomodensitometry: Interest in the diagnosis of baclofen pump dysfonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier-François Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3594,90 +3594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Virtual Reality tool for unilateral cerebral palsy rehabilitation : to single-case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Veaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.157-73. </w:t>
@@ -3874,77 +3874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions sur les facteurs de risque psychosociaux dans la lombalgie aiguë ou subaiguë en soins primaires : revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gobin-Tempereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,863 +4127,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependent patients discharged home from PRM departments: relevant indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lombalgie et prise en charge hiérarchisée : une obligation démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Miraux Dinomais</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (1), pp.95 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389285v1</w:t>
+                <w:t xml:space="preserve">hal-03389893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de compréhension de l’anglais des étudiants en médecine peut être amélioré. Résultats d’une stratégie d’évaluation systématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Saint-André</w:t>
+                <w:t xml:space="preserve">Dependent patients discharged home from PRM departments: relevant indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Miraux Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.04.009⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (7), pp.411 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333927v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary intensive functional restoration versus outpatient active physiotherapy in chronic low back pain: a randomized controlled trial.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+                <w:t xml:space="preserve">Le niveau de compréhension de l’anglais des étudiants en médecine peut être amélioré. Résultats d’une stratégie d’évaluation systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Fisbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Joly-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (26), pp.2235-2242. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (10), pp.e471-e476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182191e13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265952v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressive behavior after traumatic brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Launay</w:t>
+                <w:t xml:space="preserve">Multidisciplinary intensive functional restoration versus outpatient active physiotherapy in chronic low back pain: a randomized controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Roche-Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (26), pp.2235-2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182191e13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389286v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial risk factors for chronic low back pain in primary care—a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+                <w:t xml:space="preserve">Aggressive behavior after traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1), pp.12-21. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.259 - 269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmq072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265942v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lombalgie et prise en charge hiérarchisée : une obligation démographique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Psychosocial risk factors for chronic low back pain in primary care—a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (1), pp.95 - 96. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2010.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmq072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389893v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement et perception de l’urologie à la fin du deuxième cycle des études médicales : état des lieux</w:t>
               </w:r>
@@ -5116,90 +5116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrathecal baclofen in cerebral palsy. A retrospective study of 25 wheelchair-assisted adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassëel Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (8), pp.483 - 498. </w:t>
@@ -5395,103 +5395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Functioning and Self-Esteem in Young People with Disabilities Participating in Adapted Competitive Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Deries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (02), pp.49 - 54. </w:t>
@@ -5523,1567 +5523,1567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional MRI comparison of passive and active movement: possible inhibitory role of supplementary motor area:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Osiurak</w:t>
+                <w:t xml:space="preserve">Titien Tuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">Marko Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (15), pp.1351 - 1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e328330cd43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00485306v1</w:t>
+                <w:t xml:space="preserve">hal-03165470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to work of 87 severely impaired low back pain patients two years after a program of intensive functional restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colin</w:t>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brami</w:t>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (1), pp.17 - 29. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2008.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389284v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based medicine et étudiants en médecine français : état des lieux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bigot</w:t>
+                <w:t xml:space="preserve">Return to work of 87 severely impaired low back pain patients two years after a program of intensive functional restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rouprêt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Beley</w:t>
+                <w:t xml:space="preserve">L. Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.17 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2008.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2008.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03333633v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement pharmacologique des troubles du comportement post-traumatiques: prescrire ou ne pas prescrire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence-based medicine et étudiants en médecine français : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Orsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beaufils</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rouprêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de médecine physique et de réadaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11659-009-0141-3⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.215 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388222v1</w:t>
+                <w:t xml:space="preserve">hal-03333633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant recovery of motor function in a patient with complete T7 paraplegia receiving etanercept</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement pharmacologique des troubles du comportement post-traumatiques: prescrire ou ne pas prescrire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Egon</w:t>
+                <w:t xml:space="preserve">J. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre de médecine physique et de réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.69 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11659-009-0141-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171801v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional MRI comparison of passive and active movement: possible inhibitory role of supplementary motor area:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Significant recovery of motor function in a patient with complete T7 paraplegia receiving etanercept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Wilke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Stana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Egon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.286-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165470v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des compétences pratiques en fin de deuxième cycle des études médicales : exemple du drainage du bas appareil urinaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An autopsy case of acute multiple sclerosis (Marburg's type) during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benoist</w:t>
+                <w:t xml:space="preserve">F. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larré</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jeanfaivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2007.10.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (5), pp.514 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2008.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333607v1</w:t>
+                <w:t xml:space="preserve">hal-03268755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">Évaluation des compétences pratiques en fin de deuxième cycle des études médicales : exemple du drainage du bas appareil urinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouprêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Orsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.125 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2007.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485314v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain 1 Binding Capacities of the N1-Line Region of Titin Are Significantly Enhanced by Physiological Concentrations of Calcium †</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Raynaud</w:t>
+                <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi800315v⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03674314v1</w:t>
+                <w:t xml:space="preserve">halshs-00485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of low back pain in primary care prior to multidisciplinary functional restoration: A retrospective study of 72 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Calpain 1 Binding Capacities of the N1-Line Region of Titin Are Significantly Enhanced by Physiological Concentrations of Calcium †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Samira Becila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Legrand</w:t>
+                <w:t xml:space="preserve">Carlos Herrera-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Penneau-Fontbonne</w:t>
+                <w:t xml:space="preserve">Miguel Sentandreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.08.006⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (35), pp.9174-9183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi800315v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388226v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autopsy case of acute multiple sclerosis (Marburg's type) during pregnancy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Management of low back pain in primary care prior to multidisciplinary functional restoration: A retrospective study of 72 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jeanfaivre</w:t>
+                <w:t xml:space="preserve">Ghislaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Barthelaix</w:t>
+                <w:t xml:space="preserve">Erick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Penneau-Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2008.01.011⟩</w:t>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (8), pp.650-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03268755v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7119,290 +7119,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional transcriptional activity of the Pgk1 promoter and transmission ratio distortion in Capn3-deficient mice</w:t>
+                <w:t xml:space="preserve">Les femmes médecins généralistes dans le Maine-et-Loire : « 1990-2000 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Taveau</w:t>
+                <w:t xml:space="preserve">Serge Fanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+                <w:t xml:space="preserve">Elsa Parot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marchand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2004.04.011⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 16 (1), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.041.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480555v1</w:t>
+                <w:t xml:space="preserve">hal-04573645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes médecins généralistes dans le Maine-et-Loire : « 1990-2000 »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidirectional transcriptional activity of the Pgk1 promoter and transmission ratio distortion in Capn3-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fanello</w:t>
+                <w:t xml:space="preserve">Carinne Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Parot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Le Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (3), pp.592-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2004.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.041.0095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04573645v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7683,51 +7683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8053,64 +8053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque psychosociaux de lombalgie chronique en soins primaires : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8178,51 +8178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients with chronic low back pain: factors which influence care seeking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,411 +8297,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain and stratified management : a necessity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923500v1</w:t>
+                <w:t xml:space="preserve">hal-02923509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque psychosociaux de passage à la chronicité des lombalgies, repérables en soins primaires - Revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Low back pain and stratified management : a necessity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">PREMUS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937599v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risque psychosociaux de passage à la chronicité des lombalgies, repérables en soins primaires - Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923509v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de programmes de réadaptation fonctionnelle des lombalgiques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8916,51 +8916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9159,51 +9159,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain : results from a prospective cohort study in French male employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9278,260 +9278,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain and stratified management: a necessity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2010 - 7th International Scientific Conference on Prevention of Work-Related Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France. 2010</w:t>
+              <w:t xml:space="preserve">EGPRN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391110v1</w:t>
+                <w:t xml:space="preserve">hal-02923522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Low back pain and stratified management: a necessity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGPRN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">PREMUS 2010 - 7th International Scientific Conference on Prevention of Work-Related Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923522v1</w:t>
+                <w:t xml:space="preserve">hal-03391110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9562,51 +9562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation and norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mouillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9644,77 +9644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain management : functional restoration for chronic low- back-pain clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9784,77 +9784,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risques psychosociaux de passage à la chronicité des lombalgies, repérables en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10054,51 +10054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.103029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gerain-Breuzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.139.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Begue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2018.1444119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02416147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Letertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000025.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche-Leboucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215517691086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Perivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chinier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2015.11.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5CQWTB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02509902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.05.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Victoire Fayolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigaelle Sher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Bouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legendre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hachem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.09.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricalens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2014-0076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02472944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1013-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubus-Bausi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-131" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ferrapie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-1813" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram ter Minassian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093378" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gobin-Tempereau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottu-Bayon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQPWTKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sao&#251;t" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.1037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL6QT3PZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pouliquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2013.794960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Veaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17518423.2013.778347" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Moussaddaq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWCG396-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moreau-Cordier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Portefaix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miraux Dinomais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Combe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.08.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RGB1DN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebrun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fisbach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Febvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Joly-Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.04.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ6KHN79-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182191e13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Launay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G12CR0M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmq072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2010.08.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Orsat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2009.12.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tass&#235;el Ponche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMLXQJD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ombredane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Math&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.01.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CHRM7VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255118" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2008.12.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JNV6W1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roupr&#234;t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.12.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufils" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-009-0141-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Tuilier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Wilke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e328330cd43" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333607v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoist" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2007.10.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674314v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Becila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera-Mendez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sentandreu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800315v" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHC2ZQ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388226v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Penneau-Fontbonne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.08.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jeanfaivre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barthelaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2008.01.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5JL4ZNQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.04.011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DWLZDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fanello" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.041.0095" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimondeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dh&#244;te-Burger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-publique/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellanger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roalt Aalmoes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bartels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grossarth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hauptvogel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0527" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923500v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937599v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923509v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Warot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;rin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Sancho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Billabert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391110v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923522v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390058v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390164v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.103029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gerain-Breuzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.139.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Begue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2018.1444119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02416147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Letertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000025.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche-Leboucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215517691086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02509902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.05.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Victoire Fayolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Perivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chinier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2015.11.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5CQWTB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigaelle Sher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hachem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricalens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2014-0076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02472944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1013-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottu-Bayon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQPWTKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubus-Bausi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ferrapie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-1813" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lignon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram ter Minassian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gobin-Tempereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sao&#251;t" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.1037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL6QT3PZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pouliquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2013.794960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Veaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17518423.2013.778347" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Moussaddaq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWCG396-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moreau-Cordier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Portefaix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2010.08.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miraux Dinomais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Combe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RGB1DN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fisbach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Febvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Joly-Guillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.04.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ6KHN79-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182191e13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Launay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.04.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G12CR0M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmq072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Orsat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2009.12.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tass&#235;el Ponche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMLXQJD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ombredane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Math&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.01.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CHRM7VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255118" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165470v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Tuilier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Wilke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e328330cd43" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2008.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JNV6W1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roupr&#234;t" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.12.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufils" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-009-0141-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268755v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jeanfaivre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barthelaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2008.01.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5JL4ZNQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoist" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2007.10.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Becila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera-Mendez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sentandreu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800315v" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHC2ZQ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Legrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Penneau-Fontbonne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.08.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573645v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fanello" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.041.0095" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taveau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.04.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DWLZDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimondeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dh&#244;te-Burger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-publique/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellanger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roalt Aalmoes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bartels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grossarth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hauptvogel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0527" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923500v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Warot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;rin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Sancho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Billabert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391110v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390058v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390164v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>