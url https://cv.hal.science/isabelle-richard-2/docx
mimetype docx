--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1050,977 +1050,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
+                <w:t xml:space="preserve">Sélection des étudiants en médecine : facteurs prédictifs de réussite ; une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Anne-Victoire Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Passirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Richard</w:t>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Banville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+                <w:t xml:space="preserve">Dominique Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (5), pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388724v1</w:t>
+                <w:t xml:space="preserve">hal-02449483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Authors Respond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between somatosensory deficit and brain somatosensory system after early brain lesion: A morphometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Perivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frémondière</w:t>
+                <w:t xml:space="preserve">Eva Chinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lacœuille</w:t>
+                <w:t xml:space="preserve">Sebastien Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Menei</w:t>
+                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509902v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection des étudiants en médecine : facteurs prédictifs de réussite ; une revue systématique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Authors Respond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Victoire Fayolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Letertre</w:t>
+                <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+                <w:t xml:space="preserve">A. Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Perrotin</w:t>
+                <w:t xml:space="preserve">O. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (9), pp.1595-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449483v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between somatosensory deficit and brain somatosensory system after early brain lesion: A morphometric study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic Scintigraphy Coupled With Computed Tomography for the Investigation of Intrathecal Baclofen Device Malfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delion</w:t>
+                <w:t xml:space="preserve">Flavie Frémondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Chinier</w:t>
+                <w:t xml:space="preserve">Franck Lacoeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Loustau</w:t>
+                <w:t xml:space="preserve">Avigaelle Sher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
+                <w:t xml:space="preserve">Olivier Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (4), pp.646-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2015.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02449494v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Scintigraphy Coupled With Computed Tomography for the Investigation of Intrathecal Baclofen Device Malfunction</w:t>
+                <w:t xml:space="preserve">Formation des externes à l’examen gynécologique : intérêt de l’enseignement sur modèles anatomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Frémondière</w:t>
+                <w:t xml:space="preserve">P.-E. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lacoeuille</w:t>
+                <w:t xml:space="preserve">P. Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avigaelle Sher</w:t>
+                <w:t xml:space="preserve">G. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menei</w:t>
+                <w:t xml:space="preserve">H. El Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2015.10.101⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (7), pp.679-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449528v1</w:t>
+                <w:t xml:space="preserve">hal-02451474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des externes à l’examen gynécologique : intérêt de l’enseignement sur modèles anatomiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemispheric Asymmetry of Supplementary Motor Area Proper: A Functional Connectivity Study of the Motor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Chinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Bouet</w:t>
+                <w:t xml:space="preserve">Emmanuel Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jeanneteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Christophe Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.09.006⟩</w:t>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mc.2014-0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451474v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemispheric Asymmetry of Supplementary Motor Area Proper: A Functional Connectivity Study of the Motor Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual reality and neuropsychological assessment: The reliability of a virtual kitchen to assess daily-life activities in victims of traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Frédéric Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ricalens</w:t>
+                <w:t xml:space="preserve">Pierre Nolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Aubé</w:t>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (1), pp.33-49. </w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/mc.2014-0076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2015.1048514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449673v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do Eye Gaze Metrics Tell Us about Motor Imagery?</w:t>
               </w:r>
@@ -2134,307 +2134,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the Ergo-Kit(®) for the clinical practice of the occupational physician. A study of 149 patients recruited in a rehabilitation program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Ronzi</w:t>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bodin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Bontoux</w:t>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.559-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spinee.2013.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389291v1</w:t>
+                <w:t xml:space="preserve">hal-01392354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Interest of the Ergo-Kit(®) for the clinical practice of the occupational physician. A study of 149 patients recruited in a rehabilitation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ronzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ha</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (5), pp.289-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spinee.2013.05.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392354v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a Quality of Life Questionnaire for slowly progressive neuromuscular disease</w:t>
               </w:r>
@@ -2548,189 +2548,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain during injections of botulinum toxin in children: Influence of the localization technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic scintigraphy combined with computed tomography: A useful method for investigating inefficiency of intrathecal baclofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mottu-Bayon</w:t>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gambart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (7), pp.712-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/16501977-1813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389290v1</w:t>
+                <w:t xml:space="preserve">hal-03179504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of three treatment strategies on occupational limitations and quality of life for patients with non-specific chronic low back pain: Is a multidisciplinary approach the key feature to success: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2739,518 +2727,530 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Roche-Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Ronzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2474-15-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic scintigraphy combined with computed tomography: A useful method for investigating inefficiency of intrathecal baclofen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menei</w:t>
+                <w:t xml:space="preserve">Effect of motor imagery in children with unilateral cerebral palsy: fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Chinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/16501977-1813⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e93378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179504v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of motor imagery in children with unilateral cerebral palsy: fMRI study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aram ter Minassian</w:t>
+                <w:t xml:space="preserve">Interventions focusing on psychosocial risk factors for patients with non-chronic low back pain in primary care--a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gobin-Tempereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093378⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.379-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmu008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285262v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions focusing on psychosocial risk factors for patients with non-chronic low back pain in primary care--a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+                <w:t xml:space="preserve">Pain during injections of botulinum toxin in children: Influence of the localization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mottu-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">X. Deries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gobin-Tempereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+                <w:t xml:space="preserve">C. Tessiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.578-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmu008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and treatment of subacute low back pain. Putting the bio-psycho-social model together</w:t>
               </w:r>
@@ -3308,441 +3308,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic scintigraphy coupled to tomodensitometry: Interest in the diagnosis of baclofen pump dysfonction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-acute assessment programme for patients with traumatic brain injury: measuring the gap between patients' expectations on entering and end of programme recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Saoût</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Lacœuille</w:t>
+                <w:t xml:space="preserve">U Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier-François Couturier</w:t>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.07.1037⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (7-8), pp.789-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02699052.2013.794960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389293v1</w:t>
+                <w:t xml:space="preserve">hal-03355914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-acute assessment programme for patients with traumatic brain injury: measuring the gap between patients' expectations on entering and end of programme recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U Pouliquen</w:t>
+                <w:t xml:space="preserve">A new Virtual Reality tool for unilateral cerebral palsy rehabilitation : to single-case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">Fabienne Veaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pinon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Takehiko Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02699052.2013.794960⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), pp.418-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17518423.2013.778347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355914v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Virtual Reality tool for unilateral cerebral palsy rehabilitation : to single-case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+                <w:t xml:space="preserve">Isotopic scintigraphy coupled to tomodensitometry: Interest in the diagnosis of baclofen pump dysfonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frémondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Veaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Olivier-François Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurorehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.e403-e404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.07.1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/17518423.2013.778347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430654v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and validation of the French Movement Imagery Questionnaire - Revised Second Version (MIQ-RS)</w:t>
               </w:r>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.157-73. </w:t>
@@ -3868,1122 +3868,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions sur les facteurs de risque psychosociaux dans la lombalgie aiguë ou subaiguë en soins primaires : revue de littérature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production scientifique issue de la formation initiale à la faculté de médecine d’Angers entre 2002 et 2008 : de bonne qualité mais insuffisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Denes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Moreau-Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (5), pp.e213 - e219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.11.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390052v1</w:t>
+                <w:t xml:space="preserve">hal-03333630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production scientifique issue de la formation initiale à la faculté de médecine d’Angers entre 2002 et 2008 : de bonne qualité mais insuffisante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Portefaix</w:t>
+                <w:t xml:space="preserve">Interventions sur les facteurs de risque psychosociaux dans la lombalgie aiguë ou subaiguë en soins primaires : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gobin-Tempereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.203 - 209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333630v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lombalgie et prise en charge hiérarchisée : une obligation démographique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependent patients discharged home from PRM departments: relevant indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Miraux Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2010.08.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (7), pp.411 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389893v1</w:t>
+                <w:t xml:space="preserve">hal-01389285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependent patients discharged home from PRM departments: relevant indicators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. La Combe</w:t>
+                <w:t xml:space="preserve">Le niveau de compréhension de l’anglais des étudiants en médecine peut être amélioré. Résultats d’une stratégie d’évaluation systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Fisbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Joly-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (10), pp.e471-e476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389285v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de compréhension de l’anglais des étudiants en médecine peut être amélioré. Résultats d’une stratégie d’évaluation systématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Saint-André</w:t>
+                <w:t xml:space="preserve">Multidisciplinary intensive functional restoration versus outpatient active physiotherapy in chronic low back pain: a randomized controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Roche-Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40 (10), pp.e471-e476. </w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (26), pp.2235-2242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182191e13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03333927v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary intensive functional restoration versus outpatient active physiotherapy in chronic low back pain: a randomized controlled trial.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+                <w:t xml:space="preserve">Aggressive behavior after traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182191e13⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.259 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265952v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressive behavior after traumatic brain injury</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Leguay</w:t>
+                <w:t xml:space="preserve">Psychosocial risk factors for chronic low back pain in primary care—a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Launay</w:t>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (4), pp.259 - 269. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2011.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmq072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389286v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial risk factors for chronic low back pain in primary care—a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Lombalgie et prise en charge hiérarchisée : une obligation démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1), pp.12-21. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (1), pp.95 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmq072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265942v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement et perception de l’urologie à la fin du deuxième cycle des études médicales : état des lieux</w:t>
               </w:r>
@@ -5116,90 +5116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrathecal baclofen in cerebral palsy. A retrospective study of 25 wheelchair-assisted adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassëel Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (8), pp.483 - 498. </w:t>
@@ -5249,51 +5249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients in a permanent vegetative state or minimally conscious state in the Maine-et-Loire county of France: A cross-sectional, descriptive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,103 +5395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Functioning and Self-Esteem in Young People with Disabilities Participating in Adapted Competitive Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Deries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (02), pp.49 - 54. </w:t>
@@ -5523,1580 +5523,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional MRI comparison of passive and active movement: possible inhibitory role of supplementary motor area:</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aram ter Minassian</w:t>
+                <w:t xml:space="preserve">Return to work of 87 severely impaired low back pain patients two years after a program of intensive functional restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubus-Bausière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titien Tuilier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delion</w:t>
+                <w:t xml:space="preserve">D. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Wilke</w:t>
+                <w:t xml:space="preserve">L. Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (15), pp.1351 - 1355. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.17 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e328330cd43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165470v1</w:t>
+                <w:t xml:space="preserve">hal-01389284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
+                <w:t xml:space="preserve">Evidence-based medicine et étudiants en médecine français : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Orsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jarry</w:t>
+                <w:t xml:space="preserve">M. Rouprêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Allain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
+                <w:t xml:space="preserve">S. Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.215 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485306v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to work of 87 severely impaired low back pain patients two years after a program of intensive functional restoration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unusual use of objects after unilateral brain damage. The technical reasoning model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colin</w:t>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brami</w:t>
+                <w:t xml:space="preserve">Christophe Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2008.12.005⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2008.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389284v1</w:t>
+                <w:t xml:space="preserve">halshs-00485306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based medicine et étudiants en médecine français : état des lieux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement pharmacologique des troubles du comportement post-traumatiques: prescrire ou ne pas prescrire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rouprêt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Ferrapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Saoût</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2008.12.001⟩</w:t>
+              <w:t xml:space="preserve">La Lettre de médecine physique et de réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.69 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11659-009-0141-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333633v1</w:t>
+                <w:t xml:space="preserve">hal-03388222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement pharmacologique des troubles du comportement post-traumatiques: prescrire ou ne pas prescrire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant recovery of motor function in a patient with complete T7 paraplegia receiving etanercept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beaufils</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Saoût</w:t>
+                <w:t xml:space="preserve">G. Egon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de médecine physique et de réadaptation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.286-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388222v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant recovery of motor function in a patient with complete T7 paraplegia receiving etanercept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Functional MRI comparison of passive and active movement: possible inhibitory role of supplementary motor area:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aram ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titien Tuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stana</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marko Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (15), pp.1351 - 1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0b013e328330cd43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171801v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autopsy case of acute multiple sclerosis (Marburg's type) during pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des compétences pratiques en fin de deuxième cycle des études médicales : exemple du drainage du bas appareil urinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouprêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Orsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gray</w:t>
+                <w:t xml:space="preserve">N. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tanguy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Barthelaix</w:t>
+                <w:t xml:space="preserve">S. Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2008.01.011⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.125 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2007.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268755v1</w:t>
+                <w:t xml:space="preserve">hal-03333607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des compétences pratiques en fin de deuxième cycle des études médicales : exemple du drainage du bas appareil urinaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Orsat</w:t>
+                <w:t xml:space="preserve">Calpain 1 Binding Capacities of the N1-Line Region of Titin Are Significantly Enhanced by Physiological Concentrations of Calcium †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Becila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Herrera-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benoist</w:t>
+                <w:t xml:space="preserve">Miguel Sentandreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larré</w:t>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (2), pp.125 - 131. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (35), pp.9174-9183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2007.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi800315v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333607v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different constraints on grip selection in brain-damaged patients. Object use versus object transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46, pp.2431-2434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpain 1 Binding Capacities of the N1-Line Region of Titin Are Significantly Enhanced by Physiological Concentrations of Calcium †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Coulis</w:t>
+                <w:t xml:space="preserve">Management of low back pain in primary care prior to multidisciplinary functional restoration: A retrospective study of 72 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Becila</w:t>
+                <w:t xml:space="preserve">Ghislaine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Herrera-Mendez</w:t>
+                <w:t xml:space="preserve">Erick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Sentandreu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Raynaud</w:t>
+                <w:t xml:space="preserve">Dominique Penneau-Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi800315v⟩</w:t>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (8), pp.650-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03674314v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of low back pain in primary care prior to multidisciplinary functional restoration: A retrospective study of 72 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">An autopsy case of acute multiple sclerosis (Marburg's type) during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">T. Jeanfaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Penneau-Fontbonne</w:t>
+                <w:t xml:space="preserve">Annick Barthelaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (5), pp.514 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clineuro.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03388226v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Troubles Praxiques aux Troubles Techniques. Une Etude de Deux Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Etcharry-Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.231-259</w:t>
@@ -7683,51 +7683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8053,103 +8053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque psychosociaux de lombalgie chronique en soins primaires : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baufreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès Français de la Médecine Générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nice, France</w:t>
@@ -8178,51 +8178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients with chronic low back pain: factors which influence care seeking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,411 +8297,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Low back pain and stratified management : a necessity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jf Huez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923509v1</w:t>
+                <w:t xml:space="preserve">hal-02923500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain and stratified management : a necessity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Facteurs de risque psychosociaux de passage à la chronicité des lombalgies, repérables en soins primaires - Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923500v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque psychosociaux de passage à la chronicité des lombalgies, repérables en soins primaires - Revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Huez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">PREMUS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937599v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de programmes de réadaptation fonctionnelle des lombalgiques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8903,64 +8903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Roche-Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9159,77 +9159,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain : results from a prospective cohort study in French male employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9278,260 +9278,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Low back pain and stratified management: a necessity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGPRN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">PREMUS 2010 - 7th International Scientific Conference on Prevention of Work-Related Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923522v1</w:t>
+                <w:t xml:space="preserve">hal-03391110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low back pain and stratified management: a necessity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Psychosocial risk factors for transition from acute to chronic low back pain in primary care. A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baufreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2010 - 7th International Scientific Conference on Prevention of Work-Related Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Angers, France. 2010</w:t>
+              <w:t xml:space="preserve">EGPRN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391110v1</w:t>
+                <w:t xml:space="preserve">hal-02923522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9562,51 +9562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation and norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mouillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Saoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9644,51 +9644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain management : functional restoration for chronic low- back-pain clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9784,77 +9784,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risques psychosociaux de passage à la chronicité des lombalgies, repérables en soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10054,51 +10054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.103029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gerain-Breuzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.139.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Begue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2018.1444119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02416147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Letertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000025.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche-Leboucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215517691086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02509902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.05.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Victoire Fayolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Perivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chinier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2015.11.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5CQWTB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigaelle Sher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hachem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricalens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2014-0076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02472944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1013-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389290v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottu-Bayon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQPWTKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubus-Bausi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ferrapie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-1813" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lignon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram ter Minassian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gobin-Tempereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sao&#251;t" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.1037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL6QT3PZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pouliquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2013.794960" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Veaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17518423.2013.778347" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Moussaddaq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWCG396-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moreau-Cordier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Portefaix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2010.08.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miraux Dinomais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Combe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RGB1DN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fisbach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Febvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Joly-Guillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.04.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ6KHN79-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182191e13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Launay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.04.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G12CR0M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265942v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmq072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Orsat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2009.12.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tass&#235;el Ponche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMLXQJD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ombredane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Math&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.01.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CHRM7VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255118" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165470v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Tuilier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Wilke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e328330cd43" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2008.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JNV6W1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roupr&#234;t" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.12.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufils" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-009-0141-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268755v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jeanfaivre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barthelaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2008.01.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5JL4ZNQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoist" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2007.10.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Becila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera-Mendez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sentandreu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800315v" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHC2ZQ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Legrand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Penneau-Fontbonne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.08.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573645v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fanello" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.041.0095" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taveau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.04.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DWLZDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimondeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dh&#244;te-Burger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-publique/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellanger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roalt Aalmoes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bartels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grossarth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hauptvogel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0527" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923500v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Warot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;rin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Sancho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Billabert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391110v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390058v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390164v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.103029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04312197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01413-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gerain-Breuzard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bouler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.139.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Begue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2018.1444119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02416147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Cade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Letertre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000025.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche-Leboucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215517691086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Victoire Fayolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.03.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Perivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loustau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2015.11.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN5CQWTB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02509902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.05.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigaelle Sher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2015.10.101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Bouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legendre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hachem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.09.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricalens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2014-0076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nolin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2015.1048514" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02449501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leruez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143831" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02472944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-1013-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sao&#251;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ferrapie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-1813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubus-Bausi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-131" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram ter Minassian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093378" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gobin-Tempereau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mottu-Bayon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gambart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQPWTKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Pouliquen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Etcharry-Bouyx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patureau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699052.2013.794960" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Veaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamaguchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17518423.2013.778347" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389293v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sao&#251;t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.1037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL6QT3PZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loisin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Moussaddaq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZWCG396-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baufreton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chr&#233;tien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moreau-Cordier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Portefaix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miraux Dinomais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Combe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.08.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RGB1DN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebrun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fisbach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Febvre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Joly-Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.04.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ6KHN79-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182191e13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Launay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2011.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G12CR0M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmq072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2010.08.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bigot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Campillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Orsat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bernhard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2009.12.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tass&#235;el Ponche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JMLXQJD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ombredane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mouillie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Math&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.01.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CHRM7VD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255118" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2008.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JNV6W1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roupr&#234;t" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.12.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2008.06.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaufils" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-009-0141-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03165470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Tuilier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Wilke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e328330cd43" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333607v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoist" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2007.10.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Becila" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Herrera-Mendez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sentandreu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800315v" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHC2ZQ31-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485314v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388226v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Penneau-Fontbonne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.08.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jeanfaivre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barthelaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clineuro.2008.01.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5JL4ZNQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573645v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fanello" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.041.0095" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taveau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2004.04.011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DWLZDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810988v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimondeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dh&#244;te-Burger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-publique/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellanger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roalt Aalmoes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bartels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grossarth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hauptvogel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0527" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bras Julien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922789v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923500v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937599v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923509v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Warot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923799v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;rin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Sancho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Billabert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391110v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923522v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390058v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390164v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>