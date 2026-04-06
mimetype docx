--- v0 (2026-03-13)
+++ v1 (2026-04-06)
@@ -1452,295 +1452,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-self-imaging cavity for three-mode optoacoustic parametric amplifiers using silicon microresonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1900 V, 1.6 mΩ cm2 AlN/GaN-on-Si power devices realized by local substrate removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">Nathalie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Ju</w:t>
+                <w:t xml:space="preserve">Domenica Visalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joff Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.53.000841⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), 034103, 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/APEX.7.034103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966071v1</w:t>
+                <w:t xml:space="preserve">hal-00950148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1900 V, 1.6 mΩ cm2 AlN/GaN-on-Si power devices realized by local substrate removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
+                <w:t xml:space="preserve">Near-self-imaging cavity for three-mode optoacoustic parametric amplifiers using silicon microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rolland</w:t>
+                <w:t xml:space="preserve">C. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenica Visalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joff Derluyn</w:t>
+                <w:t xml:space="preserve">L. Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (3), 034103, 3 p. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.841-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/APEX.7.034103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.53.000841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950148v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality factor mg-scale silicon mechanical resonators for 3-mode optoacoustic parametric amplifiers</w:t>
               </w:r>
@@ -1752,64 +1752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printed flexible transmission lines for high frequency applications up to 67 GHz</w:t>
+                <w:t xml:space="preserve">Lignes de transmission imprimées pour les applications RF jusqu'à 67 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
@@ -3429,106 +3429,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Microwave Conference and 9th European Microwave Integrated Circuits Conference, EuMC/EuMIC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335828v1</w:t>
+                <w:t xml:space="preserve">hal-01018390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de transmission imprimées pour les applications RF jusqu'à 67 GHz</w:t>
+                <w:t xml:space="preserve">Inkjet printed flexible transmission lines for high frequency applications up to 67 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
@@ -3563,73 +3554,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th European Microwave Conference and 9th European Microwave Integrated Circuits Conference, EuMC/EuMIC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1528-1531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018390v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High polarization high breakdown voltage AlN/GaN-on-silicon transistors</w:t>
               </w:r>
@@ -6560,51 +6560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0127987" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joff Derluyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Degroote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3293-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danilishin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1684" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Torres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.000841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Visalli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.034103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Blair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bourgoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT6NH54N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Davies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Havey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hayes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ghantasala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mismer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986740" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lorriaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Garrec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delemotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Garrec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Garec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennayyad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0127987" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joff Derluyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Degroote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3293-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danilishin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1684" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Visalli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.034103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.000841" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Blair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bourgoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT6NH54N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Davies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Havey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hayes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ghantasala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mismer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986740" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lorriaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Garrec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delemotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Garrec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Garec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennayyad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>