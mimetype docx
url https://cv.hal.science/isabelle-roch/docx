--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interlaboratory Comparison of On-Wafer S-Parameter Measurements up to 1.1 THz</w:t>
+                <w:t xml:space="preserve">Sputtered molybdenum nitride films for asymmetric micro-supercapacitors in aqueous electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisal Mubarak</w:t>
+                <w:t xml:space="preserve">Aiman Jrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gia Ngoc Phung</w:t>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Arz</w:t>
+                <w:t xml:space="preserve">Jérémie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Haddadi</w:t>
+                <w:t xml:space="preserve">Lydia Karmazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.104399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2025.3537461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926307v1</w:t>
+                <w:t xml:space="preserve">hal-05158241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered molybdenum nitride films for asymmetric micro-supercapacitors in aqueous electrolyte</w:t>
+                <w:t xml:space="preserve">An Interlaboratory Comparison of On-Wafer S-Parameter Measurements up to 1.1 THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiman Jrondi</w:t>
+                <w:t xml:space="preserve">Faisal Mubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Gia Ngoc Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chaillou</w:t>
+                <w:t xml:space="preserve">Uwe Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Karmazin</w:t>
+                <w:t xml:space="preserve">Kamel Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80, pp.104399. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2025.3537461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158241v1</w:t>
+                <w:t xml:space="preserve">hal-04926307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical performance of Ta2O5 thin films in ionic liquid and ionogel electrolytes</w:t>
               </w:r>
@@ -400,64 +400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Teyssédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Huy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Whang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssine Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,64 +655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolytic Micro‐Capacitors Based on Tantalum Films for High Voltage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Teyssedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above 2000 V breakdown voltage at 600 K GaN-on-silicon high electron mobility transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Linge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,51 +1471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1900 V, 1.6 mΩ cm2 AlN/GaN-on-Si power devices realized by local substrate removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2989,77 +2989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobang Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Ridler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia Ngoc Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd European Microwave Conference, EuMC 2023, Session EuMC31 - Calibration and deembedding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Votsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,614 +3350,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de transmission imprimées pour les applications RF jusqu'à 67 GHz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pushing the limits of GaN-on-silicon device breakdown voltage for high power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018390v1</w:t>
+                <w:t xml:space="preserve">hal-00976633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printed flexible transmission lines for high frequency applications up to 67 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mismer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th European Microwave Conference and 9th European Microwave Integrated Circuits Conference, EuMC/EuMIC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1528-1531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High polarization high breakdown voltage AlN/GaN-on-silicon transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lignes de transmission imprimées pour les applications RF jusqu'à 67 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Mismer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Workshop on Compound Semiconductor Devices and Integrated Circuits in Europe, WOCSDICE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Delphi, Greece. 2 p</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Villeneuve d'Ascq, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006455v1</w:t>
+                <w:t xml:space="preserve">hal-01018390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison d'une polarisation élevée et d'une forte tenue en tension pour les transistors AlN/GaN sur Si</w:t>
+                <w:t xml:space="preserve">High polarization high breakdown voltage AlN/GaN-on-silicon transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+              <w:t xml:space="preserve">38th Workshop on Compound Semiconductor Devices and Integrated Circuits in Europe, WOCSDICE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Delphi, Greece. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018416v1</w:t>
+                <w:t xml:space="preserve">hal-01006455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of GaN-on-silicon device breakdown voltage for high power applications</w:t>
+                <w:t xml:space="preserve">Combinaison d'une polarisation élevée et d'une forte tenue en tension pour les transistors AlN/GaN sur Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS Emerging Technologies Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976633v1</w:t>
+                <w:t xml:space="preserve">hal-01018416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accueil de projets exogènes à l'IEMN dans le cadre du réseau RTB du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lorriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,247 +4287,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne MEMS à diversité de polarisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Garrec</w:t>
+                <w:t xml:space="preserve">Voir vibrer des nanostructures en acoustique picoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. 4 p</w:t>
+              <w:t xml:space="preserve">3èmes Journées Ultrasons-Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010052v1</w:t>
+                <w:t xml:space="preserve">hal-00125899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir vibrer des nanostructures en acoustique picoseconde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Devos</w:t>
+                <w:t xml:space="preserve">Antenne MEMS à diversité de polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Ultrasons-Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Quatorzièmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125899v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and collective vibrational modes of nanostructures studied by picosecond ultrasonics</w:t>
               </w:r>
@@ -4720,572 +4720,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage de sensibilisation au travail en salle blanche et caractérisation d'une pince en polymère actionnée par un alliage à mémoire de forme en film mince</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microactuators and microstrip antenna for polarization diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Garec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Masson</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delemotte</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Saint-Malo, France</w:t>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.D16-D19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133918v1</w:t>
+                <w:t xml:space="preserve">hal-00141027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microactuators and microstrip antenna for polarization diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stage de sensibilisation au travail en salle blanche et caractérisation d'une pince en polymère actionnée par un alliage à mémoire de forme en film mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delemotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on MEMS for millimeter wave communications (MEMSWAVE 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Upsala, Sweden. pp.D16-D19</w:t>
+              <w:t xml:space="preserve">8èmes Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549314v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à diversité de polarisation intégrant des micro-actionneurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microactuators and microstrip antenna for polarization diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roch-Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Nationales Réseau de Recherche en Micro et Nano Technologies (RMNT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Cassis, France</w:t>
+              <w:t xml:space="preserve">5th Workshop on MEMS for millimeter wave communications (MEMSWAVE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Upsala, Sweden. pp.D16-D19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906087v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microactuators and microstrip antenna for polarization diversity</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antenne à diversité de polarisation intégrant des micro-actionneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roch-Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Nationales Réseau de Recherche en Micro et Nano Technologies (RMNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Cassis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Garec</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00141027v1</w:t>
+                <w:t xml:space="preserve">hal-00906087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes et réseaux reconfigurables à base de composants MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,338 +5545,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication process of shape memory alloy thin films for microactuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of shape memory alloy nonlinear behavior laws : application to an adaptative structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rafanomezantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2000 International Conference on Shape Memory and Superelastic Technologies, SMST-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158518v1</w:t>
+                <w:t xml:space="preserve">hal-00158519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliages à mémoire de forme dans les microsystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bennayyad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Troisièmes Journées du Pôle Micro-Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of shape memory alloy nonlinear behavior laws : application to an adaptative structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication process of shape memory alloy thin films for microactuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Roch</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2000 International Conference on Shape Memory and Superelastic Technologies, SMST-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Pacific Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158519v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5894,51 +5894,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEMN - Deposition Techniques in Clean Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,51 +6560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0127987" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joff Derluyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Degroote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3293-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danilishin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1684" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Visalli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.034103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.000841" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Blair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bourgoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT6NH54N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Davies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Havey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hayes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ghantasala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mismer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986740" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lorriaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Garrec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delemotte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Garrec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Garec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennayyad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Jrondi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mubarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Ngoc Phung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Arz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3537461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gerlach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyss&#233;dou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.145568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04495652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Huy Dinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Whang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Makhlouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01816-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Teyssedou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0127987" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joff Derluyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Degroote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3293-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Danilishin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.033832" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1684" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Visalli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.034103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ju" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.000841" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Blair" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bourgoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Y. Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT6NH54N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Mante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.064302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.092301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Davies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Havey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hayes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ghantasala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobang Shang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ridler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056825v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daffe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mubarak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mascolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Votsi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ridler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541607" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2016.7839719" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mismer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986740" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lorriaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Mante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125899v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Garrec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Garec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delemotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Garrec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennayyad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dewitte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>